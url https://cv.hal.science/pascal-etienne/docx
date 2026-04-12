--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD45C6FD"/>
+    <w:nsid w:val="AC08DB21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>