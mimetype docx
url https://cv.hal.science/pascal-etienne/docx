--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC08DB21"/>
+    <w:nsid w:val="D510FF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>