--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal ETIENNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1011-1671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07913033X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">208899889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of patternable ceramics for hydrogen evolution reaction using molybdenum-based fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Anfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), pp.712-720. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NJ02080D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biofunctionalized and micropatterned PDMS is able to promote stretching induced human myotube maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.1586-1599. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4LC00911H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioinspired approach for the modulation of electroosmotic flow and protein–surface interactions in capillary electrophoresis using silylated amino‐amides blocks and covalent grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45 (5-6), pp.557-572. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.202300168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of dentin, enamel and their junction, studied with Brillouin scattering and compared to Raman microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Felbacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béla Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 152, pp.105733. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2023.105733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel polymerization of silylated amino acids around a protein template yields selective biomimetic imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (19), pp.101317. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2022.101317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of SiBCN microstructures using direct photolithography of patternable preceramic photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hanniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 223, pp.111234. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2022.111234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Amino Acids Functionalized SBA-15 for the Improvement of Protein Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), pp.6085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26196085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography, a New Tool for Diaphragmatic Qualitative Assessment A Translational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204 (7), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.202011-4086OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of a colloidal suspension deposited on a substrate: experimental and numerical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.829. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst11070829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Structure in Silica and Composites Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of the OM-LoC: Opto-Microfluidic Enabled Lab-on-Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (12), pp.1467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi12121467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromodulatory and possible anxiolytic-like effects of a spice functional food ingredient in a pig model of psychosocial chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ménicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-H. Malbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64, pp.103599. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2019.103599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citrus based sensory functional food ingredient induces antidepressant-like effects: possible involvement of an interplay between the olfactory and the serotonergic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coutens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Harster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane Thermosets Using Lipidic Poly(α‐Hydroxyketone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Briou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Duc Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aocs.12289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time shear wave ultrasound elastography: a new tool for the evaluation of diaphragm and limb muscle stiffness in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-020-2745-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468739v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers microchips pour l'instrumentation optique : du laboratoire au grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Landru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rouvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for characterizing the mechanical properties of aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-019-05173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic Systems for Droplet Generation in Aqueous Continuous Phases: A Focus Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koceïla Doufène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Tourné-Péteilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert Pouëssel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (39), pp.12597-12612. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (28), pp.16001. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201921516001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical properties and surface characterization of renewable hybrid nanofilms interacting with model proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lapinte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.161-169. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical & Nano-mechanical Study of Artificial Human Enamel Subsurface Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al-Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desoutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.4047. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22459-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow crack growth in silica aerogels: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-018-4857-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and antimicrobial activity of a new carvacrol-based product against a human pathogen, Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Nathan Téné Ghomsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (4), pp.1162-1174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late toxicities and clinical outcome at 5 years of the ACCORD 12/0405-PRODIGE 02 trial comparing two neoadjuvant chemoradiotherapy regimens for intermediate-risk rectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martel-Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (10), pp.2436 - 2442. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Pyridylthiourea-Polyethylenimine Polyplex for siRNA-Mediated Liver Cancer Therapy in Cell Monolayer, Spheroid, and Tumor Xenograft Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Heuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.1700013. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gch2.201700013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetable oil hybrid films cross-linked at the air-water interface: formation kinetics and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Massiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (26), pp.4569-4579. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7sm00596b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic-inorganic hybrid material based on a poly(amic acid) oligomer: a promising opportunity to obtain microfluidic devices by a photolithographic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Mechref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (93), pp.90666-90673. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra10584j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a photosensitive organic–inorganic, hybrid positive resin type material: application to the manufacture of microfluidic devices by laser writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechref Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5RA21393B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and brittle behavior of silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/gels1020256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and controlled synthesis by dual polymerization of new organic-​inorganic hybrid material for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Amro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra01059k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and mechanical properties of an organo-mineral cantilever-based probe for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Belier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 212, pp.12 - 17. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2014.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of ultra-porous silica films made by the sol-gel method. Application to biosensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI 10.1007/s00339-013-7662-y. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-013-7662-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new vinyl ether functionalized silica for UV-patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.348. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-013-3092-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of two organic-inorganic hybrid systems : GPTMS/colloidal silica and GPTMS/TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saly Yaacoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tauk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358, pp.3036. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total electronic energy by tight binding approximation and experimental toughness of three different hybrid polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 356 (6-8), pp.287-289. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity of hybrid polymer by numerical simulation: example of $(Si(CH_3)_2)_n(OSiO)_p(OH)_q$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Olivi-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymers and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.187-190. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10924-009-0137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between structure and mechanical properties (elastoplastic and fracture behavior) of hybrid organic-inorganic coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (11), pp.2752-2758. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-009-3359-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-critical crack growth in some phosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354, pp.580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanical properties of hybrid coating as function of their structures using nonindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (2-9), pp.712-716. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of EETMOS hydrolysis and polycondensation by Si-29 NMR spectroscopy. Application to optical 3D waveguides fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 354 (10-11), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic circuits writing with UV pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of refractive index variation in a multimode interference coupler: Application to gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 278 (2), pp.312-316. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.502. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New organic inorganic sol–gel material with high transparency at 1.55μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Copperwhite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran J. O’dwyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 253 (4-6), pp.346-351. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Duri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 344 (1-2), pp.60-65. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of exchange biased top electrodes in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jaffrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 270 (3), pp.403-406. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of intrinsic losses in an organic-inorganic hybrid waveguide synthesized by the sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaïhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 318 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3093(02)01889-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct printing of gratings on sol-gel layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Porque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (4), pp.1130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.601946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic considerations on the growth of metallic layers by molecular beam epitaxy: application to Cr/Fe, Ag/Fe and Cu/Co multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (8), pp.1581-1588. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in molecular beam epitaxy of metallic multilayers and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen-Van-Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Physique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 25 (10), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rphysap:019900025010097100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGNETIC PROPERTIES OF (001)Fe/(001)Cr bcc MULTILAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nguyen van Dau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baibich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-1633-C8-1634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19888746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00228988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la chimie des peptides et du silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Subra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journées communes des sections centre ouest et auvergne SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optofluidic modules in silica aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscular diseases: construction of an artificial skeletal muscle for new treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Flatres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Congress of the European Society for Artificial Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le métier ou certifier la pratique des ergonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dugué,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gindro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès Internaitonal de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.618-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Piezoresistive Errors for High-G Measurement by Thermal Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudry Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giani Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combette Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crak free hybrid aerogel cells as home matrix for liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward compact SNOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Mourched</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tsigara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International conference on Near Field Optics Nanophotonics and related techniques (NFO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel bilan tirer de la campagne de communication TMS 2008-2010 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Groléas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès francophone sur les troubles musculosquelettiques (TMS). Échanges et pratiques sur la prévention / Organisé par l'Anact et Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical waveguides for biomolecules detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuisinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs optiques appliqués à la détection de biomolécules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desfours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Gergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Sol-Gel Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of organic-inorganic material for integrated optics : organic part polymerize via cationic way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REALISATION PAR SPIN COATING DE COUCHES MINCES SOL-GEL ANTIREFLET SUR SUBSTRATS ORGANIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bissuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de matériaux hybrides organiques-inorganiques pour applications en optique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Sol-Gel Rhone-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic-inorganic sol-gel films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sol-Gel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alumina on sub-critical crack growth in calcium aluminophosphate glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etter Stephanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI INTERNATIONAL CONGRES OF FRACTURE - ICG2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, STRASBOURG, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations spectroscopiques d'un matériau hybride organique-inorganique synthétisé par procédé sol-gel pour la fabrication de circuits photoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;New organic-inorganic materials synthesized via sol-gel process for photonic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Conférence Internationale sur la Science des Matériaux (CSM5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical sensors based optical sensitivity of metal oxide materials deposited on multimode interference couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mazingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “Micro- to Nano-Photonics - ROMOPTO"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par spectroscopie 29Si RMN de l'hydrolyse et de la condensation d'un précurseur hybride organique inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between mechanical and structural properties of hybrid organic inorganic coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nanomaterials : microstructural and mechanical characterizations, simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the mechanical properties of organic-inorganic coatings as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of European Materials Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés mécaniques de couches hybrides organiques inorganiques en fonction de leur structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Smaihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Etude, par spectroscopie 29Si-RMN, de l'hydrolyse et la condensation d'un précurseur hybride organique-inorganique entrant dans la fabrication des couches pour l'optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Smaihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 2922, MHOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE CERTAINS VERRES DE PHOSPHATE DANS LE DOMAINE DE CORROSION SOUS CONTRAINTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Etter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of mechnical properties of organic-inorganics synthesized via sol-gel process as a function of their structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques en Mécanique et Matériaux - Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels. Effect of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture of silica aerogels: Effects of surface nature on crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fracture 2005 (ICF11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Accès Multiple dans la Communication Optique : du WDM au CDMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG: Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Division Multiple Access (CDMA) with MMI Mineral-Organic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SPIE: Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.435295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du traitement thermique d'oxydation sur la vitesse de propagation des fissures dans les aérogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Phalippou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the physicochemical mechanisms of positive organic-inorganic hybrid resins to manufacture microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Nasrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropatterning of PDMS by UV Photolithography of an Organic-Inorganic Hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Matecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides processing by laser writing in organic-inorganic photoresists, for optofluidic platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silylated amino acid derivatives as novel hybrid precursors for sol-gel protein imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Clavié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Gutiérrez-Climente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Peptide Symposium &amp; 12th International Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sitges (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Peptide Science, 28 (S3), pp.P195, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EOS Optical Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic photoresists, a promising class of materials for Optofluidic integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Int. Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Saint Perstersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic-inorganic hybrid material based on epoxy and vinyl ether groups to reduce the residual OH content after cationic photopolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghed Bejjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Tawk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol-Gel 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability in nanocomposites gels : Knudsen and Klinkenberg approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Sol-Gel Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIEGE, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un arôme fonctionnel, induisant une préférence alimentaire, sur l’activité cérébrale de porcelets exposésou non depuis le sevrage à ce produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Val-Laillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 suppl 1, 2014, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel composition: silica aerogel comprising one or more channels for use as liquid core waveguides in opto-microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023EP070305. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase change optical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Etienne-Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP18305099. L2C:18-488. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elément optique comprenant un aérogel sans fissure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2012/080658 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE PERMEABILITY OF SILICA AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Primera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aegerter, M.A.; Leventis, N.; Koebel, M.; Steiner III, S.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handboook of aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.261-272, 2023, Springer Handbooks, 978-3-030-27321-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27322-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Mechanical Properties During the Gel–Glass Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Duffours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisa Klein; Mario Aparicio; Andrei Jitianu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sol-Gel Science and TechnologyProcessing: Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1487-1512, 2018, 978-3-319-32099-1. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32101-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D510FF71"/>
+    <w:nsid w:val="90A21D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-etienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1011-1671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07913033X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208899889" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hanniet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Anfar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Dory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ02080D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Regagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Raynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00911H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gouyon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Guti&#233;rrez-Climente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202300168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Desoutter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2023.105733" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2022.101317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04038258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26196085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Aarab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Flatres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capdevila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202011-4086OC" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11070829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Primera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Alaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duffours" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels7010001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Elias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12121467" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menneson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;nicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Malbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Serrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2019.103599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coutens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.09.040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Briou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aocs.12289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468739v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nougaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Larcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-2745-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05173-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02334459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koce&#239;la Douf&#232;ne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert Pou&#235;ssel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921516001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al-Obaidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Salehi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoutter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22459-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-018-4857-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allaoua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Nathan T&#233;n&#233; Ghomsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarlier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martel-Lafay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gossart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Meyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heuillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gon&#231;alves" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gch2.201700013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Massiera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm00596b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Mechref" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Jabbour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Amro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra10584j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechref Elias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21393B" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels1020256" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Yaacoub" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tauk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra01059k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tsigara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Mourched" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Nativel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.03.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804662v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desfours" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Horvath" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7662-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-013-3092-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-00VNGQ8N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744289v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.07.036" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHT7KGDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ferchichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.12.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-009-0137-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30T79LSK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sma&#239;hi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3359-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QS74194-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416153v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Etter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335664v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas-Etienne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smaihi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.07.096" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ6454FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jabbour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.08.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V301RJFW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673543" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C42GL39Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Kribich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.06.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60XWR298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328642v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kribich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Copperwhite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran J. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2005.05.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8K9BLP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen van Dau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7X60BGP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327049v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sma&#239;hi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(02)01889-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VS1LFDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059854v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arguel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Porque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.601946" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993221" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9048E0EC3640488B59097FFF72EE7446081800D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nguyen-Van-Dau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019900025010097100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3893B80E3E5BDDD3D8928DFF73184B81EEE8E01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228988v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baibich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Broto" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888746" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85C075A48A8E972F44EBCC27F4F0F73FAC2AC956/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839923v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delamarre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aarab" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897303v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Leduc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;," TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gindro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997629v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Alain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combette Philippe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nativel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Kribich" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grol&#233;as" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389879v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389887v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gatti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smaihi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bissuel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Phalippou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sempere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389890v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389888v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389900v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etter Stephanie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389875v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pille" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079910v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kribich" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389885v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389870v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079900v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416156v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brillouet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.435295" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389898v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Nasrallah" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839903v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839938v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834615v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430829v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghed Bejjani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Tawk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01924146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Anez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409503v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champagnac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282095v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27322-4_10" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01929802v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32101-1_43" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>