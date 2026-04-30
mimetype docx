--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -166,278 +166,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Kody</w:t>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.897-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17783.94881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419640v1</w:t>
+                <w:t xml:space="preserve">hal-05552309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kady Marie-Danielle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (5), pp.897-943. </w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Varia (mouvements de capitaux, agriculture contractuelle de proximité, décroissance, enseignement), 2025/4 (53), pp.73-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552309v1</w:t>
+                <w:t xml:space="preserve">hal-05419640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -484,64 +484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -588,100 +588,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 75 (5), pp.897-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419645v1</w:t>
@@ -692,4652 +692,4652 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kady Marie-Danielle Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 53 (4), pp.73-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+                <w:t xml:space="preserve">Madeleine Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+                <w:t xml:space="preserve">Madeleine Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornel Oros</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858140v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (24), pp.2836-2859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083660v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (2), pp.450-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083632v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552323v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting National Medal Totals at the Summer Olympic Games Reconsidered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+                <w:t xml:space="preserve">Madeleine Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2), pp.697-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ssqu.12782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dănuţ-Vasile Jemna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (12), pp.1298-1310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does working to pay for higher education really harm French academic results?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kady Marie-Danielle Sorho-Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Manpower</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (4), pp.591-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJM-10-2017-0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Perception: Bed Net Use Against Malaria in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Polloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), pp.1630-1643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants doivent-ils être rémunérés pour étudier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [France]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02186227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 464-466, pp.15-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536603v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111/112, pp.227-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069154v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Alet</w:t>
+                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Inégalités et discriminations : questions de mesure, 464-465-466, pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062708v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonexpected discrimination: the case of social housing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (18), pp.1909-1916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13504851.2012.676727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le coût de l'éducation est-il plus élevé en zone rurale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.887-910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.115.0887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on encore occuper un emploi qualifié après un CAP ou un BEP?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mendes-Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°388-389, pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la demande en eau d'irrigation sous incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 276, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévisions de court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 53, pp.76-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévisions à court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 53, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal order of natural resource use when the capacity of the inexhaustible substitute is limited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 80, pp.153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources naturelles et ordre optimal d'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 107 (2), pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage optimal de divers types de ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.147-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687136v1</w:t>
+                <w:t xml:space="preserve">Dylan Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Suaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Oct 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides chez les séniors : input, services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term care : input, services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Economics and Business Roads to Sustainability (ICEBRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides chez les séniors : input, services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIème conférence annuelle de la fédération de recherche TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Internationales du Risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers - ENSAR, Jun 2022, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative effect of depression on health worsening during the Covid-19 lockdown among diabetic patients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPOR Europ Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM; Laboratoire SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is irrigation water demand really convex ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edward Elgar, pp.263-278, 2005, New Horizons in Environmental Economics, 1-8437-6922-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle relation formation-emploi pour les jeunes de niveau CAP-BEP? Une comparaison entre les sortants d'apprentissage et de lycée professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mendes-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des formations pour quels emplois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.F. Giret, A. Lopez, J. Rose, Editions La Découverte, Collection Recherches, pp./, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances des universités et des écoles de commerce se rapprochent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Suaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.mjcd4f7c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins : ceux qui se plaignent du coût sont-ils ceux qui renoncent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des femmes enceintes, sortir du tout médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Bonnal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques d’accident de la vie courante, les seniors ne sont pas tous égaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greivis Buitrago Gamez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.vqgygwrfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553052v1</w:t>
-              </w:r>
-[...790 lines deleted...]
-                <w:t xml:space="preserve">hal-05553113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides formelles et informelles pour les séniors : substituabilité ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input use and capacity constraint under uncertainty : the case of irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il s'inquiéter de la baisse du niveau des aquifères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839972v1</w:t>
-              </w:r>
-[...362 lines deleted...]
-                <w:t xml:space="preserve">hal-01072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5405,51 +5405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B399EA5"/>
+    <w:nsid w:val="71E82D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Body Kody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17783.94881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>