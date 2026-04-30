--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -454,259 +454,259 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552333v1</w:t>
+                <w:t xml:space="preserve">hal-05419637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
+                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 75 (5), pp.897-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419637v1</w:t>
+                <w:t xml:space="preserve">hal-05419645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
+                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurice</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419645v1</w:t>
+                <w:t xml:space="preserve">hal-05552333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t>
               </w:r>
@@ -1103,391 +1103,391 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+              <w:t xml:space="preserve">, 2023, 56 (24), pp.2836-2859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083660v1</w:t>
+                <w:t xml:space="preserve">hal-05552311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
+                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552311v1</w:t>
+                <w:t xml:space="preserve">hal-03858140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
+                <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cornel Oros</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03858140v1</w:t>
+                <w:t xml:space="preserve">hal-04083660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 75 (2), pp.450-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552323v1</w:t>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques d’accident de la vie courante, les seniors ne sont pas tous égaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,51 +5405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71E82D46"/>
+    <w:nsid w:val="2C3509B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>