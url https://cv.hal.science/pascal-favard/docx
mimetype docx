--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -91,3377 +91,3190 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5011-8777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=4jCf7CoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552309v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (5), pp.897-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419640v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Redoublement à l'école primaire et inégalités socio-résidentielles : le cas de la Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kady Marie-Danielle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Varia (mouvements de capitaux, agriculture contractuelle de proximité, décroissance, enseignement), 2025/4 (53), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419637v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides formelles et informelles pour les seniors : substituabilité ou complémentarité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maurice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.755.0897⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.407-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419645v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between self-reported unmet needs and healthcare expenditure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kady Marie-Danielle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10754-025-09399-2⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 53 (4), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552333v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redoublement à l’école primaire et inégalités socio-résidentielles : le cas de la Côte d’Ivoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.212.0073⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552293v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 185 (2), pp.13-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552308v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision économique des médailles par nation aux jeux olympiques de paris 2024</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.185.0013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419648v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (24), pp.2836-2859. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552311v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greivis Buitrago Gámez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 75 (2), pp.450-475. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2022, 75 (2), pp.450-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858140v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better scan personalities than bodies? Prenatal care to enforce a pregnancy self-commitment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2203453⟩</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083660v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gets injured at home? Evidence from older people in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Forecasting National Medal Totals at the Summer Olympic Games Reconsidered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boer.12366⟩</w:t>
+              <w:t xml:space="preserve">Social Science Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.697-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ssqu.12782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552323v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P67 Cumulative Effect of Depression on Health Worsening During The COVID-19 Lockdown Among Diabetic Patients in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Bonnal</w:t>
+                <w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Hubert Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dănuţ-Vasile Jemna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2022.09.079⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (12), pp.1298-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1660301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083632v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting National Medal Totals at the Summer Olympic Games Reconsidered</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does working to pay for higher education really harm French academic results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kady Marie-Danielle Sorho-Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ssqu.12782⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manpower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.591-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJM-10-2017-0276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206951v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet need for health care during pregnancy: A French – Romanian comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risk Perception: Bed Net Use Against Malaria in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Polloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.1630-1643</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033815v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does working to pay for higher education really harm French academic results?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les étudiants doivent-ils être rémunérés pour étudier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kady Marie-Danielle Sorho-Body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manpower</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Telos [France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083646v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02186227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Perception: Bed Net Use Against Malaria in Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domenico Polloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (3), pp.1630-1643</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 464-466, pp.15-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521038v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants doivent-ils être rémunérés pour étudier?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telos [France]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02186227v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111/112, pp.227-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062672v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The easiest way to estimate the Oaxaca–Blinder decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2012.681021⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Inégalités et discriminations : questions de mesure, 464-465-466, pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069154v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition: Medicine for a Short-run Remission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonexpected discrimination: the case of social housing in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2307/23646332⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (18), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2012.676727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062708v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d'accès au logement social : peut-on parler de discrimination ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pourquoi le coût de l'éducation est-il plus élevé en zone rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/estat.2013.10227⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.887-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.115.0887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536603v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonexpected discrimination: the case of social housing in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peut-on encore occuper un emploi qualifié après un CAP ou un BEP?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mendes-Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°388-389, pp./</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069237v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi le coût de l'éducation est-il plus élevé en zone rurale ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruiz-Gazen</w:t>
+                <w:t xml:space="preserve">Estimation de la demande en eau d'irrigation sous incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 276, pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069024v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on encore occuper un emploi qualifié après un CAP ou un BEP?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prévisions de court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mendes-Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, n°388-389, pp./</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53, pp.76-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077762v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la demande en eau d'irrigation sous incertitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Favard</w:t>
+                <w:t xml:space="preserve">Prévisions à court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 276, pp.17-24</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 53, pp.75-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072926v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévisions de court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the optimal order of natural resource use when the capacity of the inexhaustible substitute is limited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 53, pp.76-91</w:t>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687950v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévisions à court terme du niveau des aquifères : le cas de la nappe de Beauce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ressources naturelles et ordre optimal d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 53, pp.75-91</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 107 (2), pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200917v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal order of natural resource use when the capacity of the inexhaustible substitute is limited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'usage optimal de divers types de ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Favard</w:t>
+                <w:t xml:space="preserve">Gérard Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.147-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3471,789 +3284,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Suaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Économiques : une employabilité trop discrète …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Suaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides chez les séniors : input, services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-term care : input, services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Economics and Business Roads to Sustainability (ICEBRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553107v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term care : input, services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aides chez les séniors : input, services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Economics and Business Roads to Sustainability (ICEBRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau d'Economie Théorique et Appliquée (BETA), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553106v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides chez les séniors : input, services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème conférence annuelle de la fédération de recherche TEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Internationales du Risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers - ENSAR, Jun 2022, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effect of depression on health worsening during the Covid-19 lockdown among diabetic patients in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europ Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential healthcare consumption behavior in French older adults declaring unmet needs population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38èmes Journées de Microéconomie Appliquée (JMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM; Laboratoire SMART; Fédération de Recherche TEPP, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4263,117 +4076,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation water demand really convex ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Couture</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Elgar, pp.263-278, 2005, New Horizons in Environmental Economics, 1-8437-6922-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4383,241 +4196,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility for Study and Professional Integration: An Empirical Overview of the Situation in France Based on the Céreq generational surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.573-594, 2021, 978-3-030-73248-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle relation formation-emploi pour les jeunes de niveau CAP-BEP? Une comparaison entre les sortants d'apprentissage et de lycée professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boumahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mendes-Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des formations pour quels emplois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.F. Giret, A. Lopez, J. Rose, Editions La Découverte, Collection Recherches, pp./, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4627,412 +4440,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances des universités et des écoles de commerce se rapprochent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Suaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.mjcd4f7c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins : ceux qui se plaignent du coût sont-ils ceux qui renoncent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des femmes enceintes, sortir du tout médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux risques d’accident de la vie courante, les seniors ne sont pas tous égaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greivis Buitrago Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greivis Buitrago Gamez</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.vqgygwrfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5042,302 +4855,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aides formelles et informelles pour les séniors : substituabilité ou complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liliane Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input use and capacity constraint under uncertainty : the case of irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il s'inquiéter de la baisse du niveau des aquifères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5405,51 +5218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C3509B4"/>
+    <w:nsid w:val="BB4BBB4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-favard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5011-8777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4jCf7CoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bonnal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-025-09399-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.0897" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Body" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Andreff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.185.0013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03858140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago G&#225;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.12366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2203453" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonnal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2022.09.079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ssqu.12782" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04033815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ancelot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Hubert Depret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#259;nu&#355;-Vasile Jemna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1660301" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kady Marie-Danielle Sorho-Body" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-10-2017-0276" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Polloni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumahdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.681021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Alet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05536603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2013.10227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2012.676727" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruiz-Gazen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.115.0887" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077762v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendes-Clement" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bontemps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couture" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Suaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072825v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_29" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boumahdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mjcd4f7c6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greivis Buitrago Gamez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vqgygwrfy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>