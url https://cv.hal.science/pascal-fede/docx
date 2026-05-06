--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -360,525 +360,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
+                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Rauchenzauner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.119454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660088v1</w:t>
+                <w:t xml:space="preserve">hal-04592259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pallud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660037v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
+                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Rauchenzauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8383-8400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592259v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Mercier</w:t>
+                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pigou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+                <w:t xml:space="preserve">Maxime Pallud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.104900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686715v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-periodic boundary conditions for hierarchical algorithms used for the calculation of inter-particle electrostatic interactions</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 472, pp.111686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,291 +1066,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
+                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Euzenat</w:t>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginel Bodoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108873⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596256v1</w:t>
+                <w:t xml:space="preserve">hal-03414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginel Bodoc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.108873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414173v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
               </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.115472. </w:t>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2368,464 +2368,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional population balance model for cell growth including multiple uptake systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879658v1</w:t>
+                <w:t xml:space="preserve">hal-01978780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New developments of the Extended Quadrature Method of Moments to solve Population Balance Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Laronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.243 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978780v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments of the Extended Quadrature Method of Moments to solve Population Balance Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pigou</w:t>
+                <w:t xml:space="preserve">A two-dimensional population balance model for cell growth including multiple uptake systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouazaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
+                <w:t xml:space="preserve">R.O. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Laronze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 365, pp.243 - 268. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.966-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761407v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of methods of moments for the simulation of population dynamics in large-scale bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Laronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.218-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Foucoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.249-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of a lab-scale pressurized dense fluidized bed focussing on the effect of the particle-particle restitution coefficient and particle–wall boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ingram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3374,51 +3374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo simulation of colliding particles or coalescing droplets transported by a turbulent flow in the framework of a joint fluid–particle pdf approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Villedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.187-197. </w:t>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Linkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martins Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,230 +3976,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04743226v1</w:t>
+                <w:t xml:space="preserve">cea-04743538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
@@ -4222,152 +4226,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04743288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Bayle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04743538v1</w:t>
+                <w:t xml:space="preserve">cea-04743226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of reacting and non-reacting sprays</w:t>
               </w:r>
@@ -4379,77 +4379,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2021 - International Conference on Liquid Atomization &amp; Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. Paper 316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4477,269 +4477,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic flux model for Saccharomyces cerevisiae based on elementary mode decomposition and population balance approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sean Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947471v1</w:t>
+                <w:t xml:space="preserve">hal-03624058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenchao Yu</w:t>
+                <w:t xml:space="preserve">A metabolic flux model for Saccharomyces cerevisiae based on elementary mode decomposition and population balance approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Laronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">5th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624058v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of particle-laden turbulent channel flows with isotropic or non-isotropic wall roughness</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cvetko Crnojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4941,51 +4941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5379,476 +5379,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706862v1</w:t>
+                <w:t xml:space="preserve">hal-01715390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715390v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715389v1</w:t>
+                <w:t xml:space="preserve">hal-01706943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical and practical analysis of frictional-kinetic model for dense and dilute gas-solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706943v1</w:t>
+                <w:t xml:space="preserve">hal-01715389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A few fundamental aspects related to the modelling of an accidental massive jet release of nanoparticles</w:t>
               </w:r>
@@ -6093,77 +6093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Scorsim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6572,51 +6572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6657,282 +6657,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turku, Finland. pp. 1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108033v1</w:t>
+                <w:t xml:space="preserve">hal-01696336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">1-D Modeling of the Denebulization of Fogs by Hygroscopic Seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Foucoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd FBC (22nd International Conference on Fluidized Bed Conversion)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T30A004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-30188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696336v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimate of drag and lift forces in particle flows by resolved scale particle simulations</w:t>
               </w:r>
@@ -7154,640 +7154,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Özel</w:t>
+                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921327v1</w:t>
+                <w:t xml:space="preserve">hal-03670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670452v1</w:t>
+                <w:t xml:space="preserve">hal-00921305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921305v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zafer Zeren</w:t>
+                <w:t xml:space="preserve">Smalls scale numerical simulation of non-spherical particle flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952588v1</w:t>
+                <w:t xml:space="preserve">hal-01079207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smalls scale numerical simulation of non-spherical particle flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079207v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,90 +7842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descales Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7993,51 +7993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8215,90 +8215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for characterization of reacting and non-reacting spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,51 +8485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barcet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quedeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouazaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Fox" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Penet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Laronze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.05.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Linkes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Link&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barcet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Penet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Laronze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quedeville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouazaite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Fox" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.05.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Linkes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Link&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>