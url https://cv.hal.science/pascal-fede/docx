--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -360,525 +360,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
+                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Rauchenzauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schneiderbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (18), pp.8383-8400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592259v1</w:t>
+                <w:t xml:space="preserve">hal-04660088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Mercier</w:t>
+                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Maxime Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.104900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686715v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Approaches to Close the Filtered Two-Fluid Model for Gas–Solid Flows: Models for Subgrid Drag Force and Solid Phase Stress</w:t>
+                <w:t xml:space="preserve">Theoretical derivation and a priori validation of a new scalar variance-based sub-grid drag force model for simulation of gas–solid fluidized beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.3c04652⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 436, pp.119454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660088v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Lagrangian wall deposition model for RANS prediction of deposition in turbulent gas–solid flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhna Talebmoustaph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pallud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyank Maheshwari</w:t>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 178, pp.104900. </w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660037v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-periodic boundary conditions for hierarchical algorithms used for the calculation of inter-particle electrostatic interactions</w:t>
               </w:r>
@@ -890,51 +890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 472, pp.111686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 938, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,291 +1066,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
+                <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+                <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vicentini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.108873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414173v1</w:t>
+                <w:t xml:space="preserve">hal-03596256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of droplet spatial distribution in a spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vicentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Euzenat</w:t>
+                <w:t xml:space="preserve">Renaud Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginel Bodoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.108873. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (6), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2021.108873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2021034211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596256v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of short‑ and long‑range interaction forces in turbulent particle‑laden gas flows</w:t>
               </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,51 +1505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Yazdanpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.115472. </w:t>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel numerical simulation using up to 36,000 CPU cores of an industrial-scale polydispersed reactive pressurized fluidized bed with a mesh of one billion cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1849,983 +1849,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenchao Yu</w:t>
+                <w:t xml:space="preserve">Unsteady three-dimensional theoretical model and numerical simulation of a 120-kW chemical looping combustion pilot plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.102-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538161v1</w:t>
+                <w:t xml:space="preserve">hal-02047802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">Pedro Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356249v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady three-dimensional theoretical model and numerical simulation of a 120-kW chemical looping combustion pilot plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.08.032⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peng</w:t>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-P. Wang</w:t>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (132), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006358v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A two-dimensional population balance model for cell growth including multiple uptake systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouazaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.966-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978780v1</w:t>
+                <w:t xml:space="preserve">hal-01879658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments of the Extended Quadrature Method of Moments to solve Population Balance Equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Simulation Monte-Carlo prediction of coarse elastic particle statistics in fully developed turbulent channel flows: comparison with deterministic discrete particle simulation results and moment closure assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Laronze</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761407v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional population balance model for cell growth including multiple uptake systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ouazaite</w:t>
+                <w:t xml:space="preserve">New developments of the Extended Quadrature Method of Moments to solve Population Balance Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.O. Fox</w:t>
+                <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Villedieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey Laronze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.966-981. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 365, pp.243 - 268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2018.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879658v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of methods of moments for the simulation of population dynamics in large-scale bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Laronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171, pp.218-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Foucoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (2), pp.249-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,51 +3136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle resolved direct numerical simulation of a liquid-solid fluidized bed: Comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,51 +3270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of a lab-scale pressurized dense fluidized bed focussing on the effect of the particle-particle restitution coefficient and particle–wall boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ingram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3355,265 +3355,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo simulation of colliding particles or coalescing droplets transported by a turbulent flow in the framework of a joint fluid–particle pdf approach</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles transported by a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 74, pp. 165-183. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 76, pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362106v1</w:t>
+                <w:t xml:space="preserve">hal-01321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann model for predicting the deposition of inertial particles transported by a turbulent flow</w:t>
+                <w:t xml:space="preserve">Monte-Carlo simulation of colliding particles or coalescing droplets transported by a turbulent flow in the framework of a joint fluid–particle pdf approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 76, pp.187-197. </w:t>
+              <w:t xml:space="preserve">, 2015, vol. 74, pp. 165-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321207v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of subgrid mixing effects on the calculation of biological reaction rates</w:t>
               </w:r>
@@ -3625,51 +3625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Linkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.43-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martins Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3982,103 +3982,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
@@ -4107,103 +4107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
@@ -4232,90 +4232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,77 +4379,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2021 - International Conference on Liquid Atomization &amp; Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. Paper 316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4509,77 +4509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4604,103 +4604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metabolic flux model for Saccharomyces cerevisiae based on elementary mode decomposition and population balance approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Laronze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Penet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Radenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cvetko Crnojevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Boutsikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4941,51 +4941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSMC of fully developed turbulent particle-laden channel flow with non-elastic frictional wall bouncing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5010,103 +5010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
@@ -5379,299 +5379,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrica Masi</w:t>
+                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715390v1</w:t>
+                <w:t xml:space="preserve">hal-01706862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag force modelling in dilute to dense particle-laden flows with mono-disperse or binary mixture of solid particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A spatial particle correlation-function analysis in non-isothermal dilute particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706862v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady three-dimensional numerical simulations of methane combustion in dense fluidized bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5765,51 +5765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raymond Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5994,77 +5994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lepoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
@@ -6093,77 +6093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a periodic circulating fluidized bed of binary mixture of particles: Budget analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6339,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Scorsim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6572,51 +6572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Belut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6663,90 +6663,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical simulation of natural gas combustion in a fluidized bed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Foucoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Seoul, South Korea. pp.V001T30A004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7154,929 +7154,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670452v1</w:t>
+                <w:t xml:space="preserve">hal-00952614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921305v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of unresolved structures on the Euler-Euler simulation of 3D periodic circulating fluidized of binary mixture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the dense fluidized bed of very small particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow - ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921327v1</w:t>
+                <w:t xml:space="preserve">hal-00921305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smalls scale numerical simulation of non-spherical particle flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+                <w:t xml:space="preserve">High performance computing (HPC) for the fluidization of particle-laden reactive flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fluidization - From Fundamentals to Products (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Noordwijkerhout, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079207v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zafer Zeren</w:t>
+                <w:t xml:space="preserve">Smalls scale numerical simulation of non-spherical particle flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952588v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical Simulation of Catalyst Injection into a Dense Fluidized Bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Liquid Injection into an Anisothermal Dense Fluidized Bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafer Zeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow, ICMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952614v1</w:t>
+                <w:t xml:space="preserve">hal-00952588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Neau</w:t>
+                <w:t xml:space="preserve">A posteriori study of filtered Euler-Euler two-phase model using a high resolution simulation of a 3D periodic circulating fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916016v1</w:t>
+                <w:t xml:space="preserve">hal-00917294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori study of filtered Euler-Euler two-phase model using a high resolution simulation of a 3D periodic circulating fluidized bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Özel</w:t>
+                <w:t xml:space="preserve">Numerical study of solid particle axial mixing in a fixed cylindrical drum with rotating paddles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafer Zeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descales Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 AIChE Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917294v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori test of effective drag modeling for filtered two-fluid model simulation of circulating and dense gas-solid fluidized beds</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Özel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8215,90 +8215,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis for characterization of reacting and non-reacting spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,51 +8485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barcet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Penet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Laronze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quedeville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouazaite" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Fox" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.05.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Linkes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Link&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079207v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barcet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.121865" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Rauchenzauner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneiderbauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04652" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04660037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhna Talebmoustaph" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pallud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyank Maheshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Boutsikakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.189" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouzaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vicentini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginel Bodoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2021034211" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949617v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00115-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02502908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Yazdanpanah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amblard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hamidouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.08.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quedeville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouazaite" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Fox" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villedieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2018.02.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Penet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Laronze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.05.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917922v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthoumieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Foucoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0151.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.01.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ozel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Masbernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.10.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ingram" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.11.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sofonea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.07.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.04.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Linkes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.05.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali &#214;zel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Link&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martins Afonso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.07.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Orain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Radenkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetko Crnojevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624069v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chevrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lepout&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Scorsim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-32120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-30188" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Chadil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Ouchene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tani&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-22244" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952614v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer Zeren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921305v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descales Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820723v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>