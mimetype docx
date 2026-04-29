--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1676,278 +1676,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate-resolution crystal structure of the human adenovirus B serotype 3 fibre knob in complex with the EC2-EC3 fragment of desmoglein 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
+                <w:t xml:space="preserve">Stephanie Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wim P Burmeister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (12), pp.750-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X19015784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361065v1</w:t>
+                <w:t xml:space="preserve">hal-02413063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-resolution crystal structure of the human adenovirus B serotype 3 fibre knob in complex with the EC2-EC3 fragment of desmoglein 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vassal-Stermann</w:t>
+                <w:t xml:space="preserve">Remodeling of the Actin Network Associated with the Non-Structural Protein 1 (NS1) of West Nile Virus and Formation of NS1-Containing Tunneling Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Furnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Confort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Hutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fender</w:t>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim P Burmeister</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sawitree Nangola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (12), pp.750-757. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053230X19015784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11100901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413063v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic self-assembling ADDomer platform for highly efficient vaccination by genetically encoded multiepitope display</w:t>
               </w:r>
@@ -2106,51 +2106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Zubieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim P Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2832,51 +2832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of the Vaccinia Virus Uracil-DNA Glycosylase in Complex with DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim P Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,312 +3797,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and Biological Properties of a Recombinant Dodecahedron Containing the Short Fiber Protein of the Human Adenovirus 41</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of human adenovirus type 3 dodecahedron on host cells and its potential role in viral infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joselma Siqueira-Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daphna Fenel</w:t>
+                <w:t xml:space="preserve">Kathryn Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gout</w:t>
+                <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Yeda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Eric Blair</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.5380-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530278v1</w:t>
+                <w:t xml:space="preserve">hal-01243638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of human adenovirus type 3 dodecahedron on host cells and its potential role in viral infection.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fender</w:t>
+                <w:t xml:space="preserve">Generation and Biological Properties of a Recombinant Dodecahedron Containing the Short Fiber Protein of the Human Adenovirus 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joselma Siqueira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphna Fenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Hall</w:t>
+                <w:t xml:space="preserve">Fernanda Yeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Schoehn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliana Marinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (5), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000330631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243638v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural basis for the integrity of adenovirus Ad3 dodecahedron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Szolajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim P Burmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Zochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,295 +4441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimerization of adenovirus serotype 3 fiber knob domains is required for efficient binding of virus to desmoglein 2 and subsequent opening of epithelial junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fiber-modified adenoviral vector interacts with immunoevasion molecules of the B7 family at the surface of murine leukemia cells derived from dormant tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lara</w:t>
+                <w:t xml:space="preserve">Elodie Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akseli Hemminki</w:t>
+                <w:t xml:space="preserve">Katia Lécolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00514-11⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530655v1</w:t>
+                <w:t xml:space="preserve">hal-04553031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fiber-modified adenoviral vector interacts with immunoevasion molecules of the B7 family at the surface of murine leukemia cells derived from dormant tumors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rogée</w:t>
+                <w:t xml:space="preserve">Multimerization of adenovirus serotype 3 fiber knob domains is required for efficient binding of virus to desmoglein 2 and subsequent opening of epithelial junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roma Yumul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Couturier</w:t>
+                <w:t xml:space="preserve">Stephanie Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude d'Halluin</w:t>
+                <w:t xml:space="preserve">Akseli Hemminki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.105. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (13), pp.6390-6402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-10-105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00514-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553031v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Entry and Trafficking of Human Adenovirus Bound to Blood Factor X Is Determined by the Fiber Serotype and Not Hexon: Heparan Sulfate Interaction</w:t>
               </w:r>
@@ -4849,130 +4849,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fiber-modified adenoviral vector interacts with immunoevasion molecules of the B7 family at the surface of murine leukemia cells derived from dormant tumors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lécolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude d'Halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00626714v1</w:t>
@@ -5117,64 +5117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adenovirus type 3 dodecahedron's RGD loop comprises an HSPG binding site that influences integrin binding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphna Fenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,51 +5649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection kinetics of human adenovirus serotype 41 in HEK 293 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joselma Siqueira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Perez Yeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenovirus dodecahedron cell attachment and entry are mediated by heparan sulfate and integrins and vary along the cell cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Perron-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,424 +5919,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan sulphate proteoglycans and viral vectors : ally or foe?</w:t>
+                <w:t xml:space="preserve">Protein transduction into human cells by adenovirus dodecahedron using WW domains as universal adaptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R Vivès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+                <w:t xml:space="preserve">A. Garcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (4), pp.411-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgm.862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062653v1</w:t>
+                <w:t xml:space="preserve">hal-05530304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein transduction into human cells by adenovirus dodecahedron using WW domains as universal adaptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Chroboczek</w:t>
+                <w:t xml:space="preserve">Development of the dodecahedral penton particle from adenovirus 3 for therapeutic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fuschiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Conway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (10), pp.2901-2905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82025-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgm.862⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05530304v1</w:t>
+                <w:t xml:space="preserve">hal-05530306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the dodecahedral penton particle from adenovirus 3 for therapeutic application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Fuschiotti</w:t>
+                <w:t xml:space="preserve">Heparan sulphate proteoglycans and viral vectors : ally or foe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J F Conway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.35-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530306v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the dodecahedral penton particle from human adenovirus type 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fuschiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Mahot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340 (2), pp.167-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6682,347 +6682,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparan sulfate proteoglycan mediates the selective attachment and internalization of serotype 3 human adenovirus dodecahedron.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+                <w:t xml:space="preserve">Poneratoxin, a neurotoxin from ant venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Szolajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaroslaw Poznanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Michalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.01.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (11), pp.2127-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04128.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061438v1</w:t>
+                <w:t xml:space="preserve">hal-05529461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant adenoviruses and adenovirus penton vectors: from DNA transfer to direct protein delivery into cell Review Article</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heparan sulfate proteoglycan mediates the selective attachment and internalization of serotype 3 human adenovirus dodecahedron.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Gene Molecular and Cell Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 321 (2), pp.332-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529622v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poneratoxin, a neurotoxin from ant venom</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recombinant adenoviruses and adenovirus penton vectors: from DNA transfer to direct protein delivery into cell Review Article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fender</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Gene Molecular and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.85-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04128.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05529461v1</w:t>
+                <w:t xml:space="preserve">hal-05529622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenovirus dodecahedron allows large multimeric protein transduction in human cells</w:t>
               </w:r>
@@ -7448,77 +7448,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob W.H. Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15, pp.52-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7552,77 +7552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenovirus 3 penton dodecahedron exhibits structural changes of the base on fibre binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. Hewat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7721,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brebant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 214, pp.110-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8012,51 +8012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob W H Ruigrok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Schoehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8415,51 +8415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99B61C3D"/>
+    <w:nsid w:val="B9A94B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8646,51 +8646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-fender" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-3367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16549140X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.fr/en/research/assembly-dynamics-and-reactivity/methods-and-electron-microscopy-group-g-schoehn/fender-team/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lyonbiopole.com/equipe-de-lyonbiopole/pascal-fender" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation.silab.fr/membres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hostpathogen.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Hograindleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00910-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Kaviraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11843-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.869059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02273505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan Pitner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn Davis-Bergthold" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Turner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42229-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bufton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Rabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw2853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09220-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26871-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01497685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beidler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Gil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamola Saydaminova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02030-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudir Sumarheni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5030589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01577634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rechoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garzoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Moulin-Sallanon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B Tournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginovart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto-Richefeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Peyrefitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducournau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Yumul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2015.5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.222" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Zhuang Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Fan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Persson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00205-12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselma Siqueira-Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Yeda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marinheiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000330631" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eric Blair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szolajska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zochowska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nerlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andreev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046075" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villegas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Garin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Rothe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Liguori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045416" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chodosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brister" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Akusj&#228;rvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00354-11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530655v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lara" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akseli Hemminki" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00514-11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia L&#233;colle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude d'Halluin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-105" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645981v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Lindholm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan van Rensburg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strauss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-2009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/541939" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rog&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loyens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.37" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Yi Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2270" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villegas-Mendez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Pineda-Molina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Veratti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Bueren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2010.16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Perez Yeda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Leonardo Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000500013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Perron-Sierra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon C Tucker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDN2Q3ZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gout" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chroboczek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.862" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51Z2S4VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuschiotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schoehn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Conway" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82025-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Fabry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hewat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.11.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G509HGVT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mahot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perrissin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.01.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mezin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.06.030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1DPTMTB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061438v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Poznanski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez Ferber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04128.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529549v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schoehn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud-Gamen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.8.4960-4964.2003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.315" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPT4R91L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreassen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geissler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hernandez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Buffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0197-52" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529588v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Hewat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb01075.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529597v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Kidd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brebant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.9949" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJPT2HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529604v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kitts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chroboczek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.68.6.4104-4106.1994" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063446v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-fender" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-3367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16549140X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibs.fr/en/research/assembly-dynamics-and-reactivity/methods-and-electron-microscopy-group-g-schoehn/fender-team/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lyonbiopole.com/equipe-de-lyonbiopole/pascal-fender" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondation.silab.fr/membres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hostpathogen.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dergan-Dylon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vassal-Stermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines13030238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Besson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aspord" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.12.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Hograindleur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fender" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00910-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnendu Kaviraj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Singh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11843-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;paut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10112881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Chevillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2022.02.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Feng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.869059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vragniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Dagher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02972725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lieber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02273505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragan Pitner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn Davis-Bergthold" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Turner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42229-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim P Burmeister" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X19015784" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Furnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Nangola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100901" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Bufton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garzoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina Rabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw2853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085944v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Effantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Zubieta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09220-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mottet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne N Ducournau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26871-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01497685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Martin H&#252;bner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beidler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Gil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamola Saydaminova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02030-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudir Sumarheni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/5030589" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01577634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fallecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Caporossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rechoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garzoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0828-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Moulin-Sallanon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B Tournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ginovart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto-Richefeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe N Peyrefitte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01219724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducournau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Richter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma Yumul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01162665v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtm.2015.5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100391v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw See Hong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.222" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Zhuang Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyi Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Fan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Persson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Song" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00205-12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01243638v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Hall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Eric Blair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselma Siqueira-Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Yeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Marinheiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000330631" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Szolajska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Zochowska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nerlo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andreev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046075" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821155v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villegas-M&#233;ndez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Garin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Rothe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Liguori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045416" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chodosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Brister" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Akusj&#228;rvi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00354-11" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Grellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia L&#233;colle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude d'Halluin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-105" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akseli Hemminki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00514-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645981v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Corjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Henning" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Lindholm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626714v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan van Rensburg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strauss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-2009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/541939" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rog&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grellier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loyens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gt.2010.37" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Yi Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2270" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villegas-Mendez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Pineda-Molina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Veratti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Bueren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mt.2010.16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Perez Yeda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Favier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Mezin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misael Leonardo Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000500013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274496v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Perron-Sierra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon C Tucker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.09.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDN2Q3ZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gout" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timmins" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chroboczek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-51Z2S4VT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530306v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fuschiotti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schoehn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Conway" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82025-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530312v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.S. Fabry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hewat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.11.048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G509HGVT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Mahot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Perrissin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2005.01.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530640v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussaid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mezin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.06.030" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1DPTMTB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Poznanski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez Ferber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04128.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529622v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529549v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schoehn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Foucaud-Gamen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.77.8.4960-4964.2003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.315" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GPT4R91L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andreassen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geissler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hernandez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529584v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W.H. Ruigrok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Buffet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0197-52" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529588v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Hewat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1460-2075.1996.tb01075.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529597v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Kidd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brebant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.9949" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QJPT2HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529604v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Louis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barge" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kitts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chroboczek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.68.6.4104-4106.1994" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01995929v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob W H Ruigrok" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Besson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hannani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01063446v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>