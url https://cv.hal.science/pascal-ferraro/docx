--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -234,648 +234,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Saule</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+                <w:t xml:space="preserve">hal-00647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647714v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees. Application to the structural analysis of plants</w:t>
+                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees: application to the structural analysis of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.688--703</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.688-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcbb.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365885v1</w:t>
+                <w:t xml:space="preserve">hal-01001026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees: application to the structural analysis of plants</w:t>
+                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees. Application to the structural analysis of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.688-703. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.688--703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcbb.2009.29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001026v1</w:t>
+                <w:t xml:space="preserve">hal-00365885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Constrained Edit Distance Between Quotiented Ordered Trees</w:t>
+                <w:t xml:space="preserve">A Constrained Edit Distance Algorithm Between Semi-ordered Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (1), pp.78--89. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 410 (8-10), pp.837-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2008.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306611v1</w:t>
+                <w:t xml:space="preserve">hal-00350113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constrained Edit Distance Algorithm Between Semi-ordered Trees</w:t>
+                <w:t xml:space="preserve">A New Constrained Edit Distance Between Quotiented Ordered Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 410 (8-10), pp.837-846. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.78--89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350113v1</w:t>
+                <w:t xml:space="preserve">hal-00306611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general framework for polyphonic comparison</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of tree architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of plant architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3073,580 +3073,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
+              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391094v1</w:t>
+                <w:t xml:space="preserve">hal-00411792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
+                <w:t xml:space="preserve">Structured Representation of Harmony for Music Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403709v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Query-by-Humming on GPU</w:t>
+                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Izard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407932v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
+              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411792v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Representation of Harmony for Music Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+                <w:t xml:space="preserve">Accelerating Query-by-Humming on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+                <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Canada</w:t>
+              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391108v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation of Musical Structure by Applying Improved Editing Algorithms</w:t>
               </w:r>
@@ -3740,77 +3740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th String Processing and Information Retrieval Symposium (SPIRE07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chile. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4688,299 +4688,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306567v1</w:t>
+                <w:t xml:space="preserve">hal-00308267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
+              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306626v1</w:t>
+                <w:t xml:space="preserve">hal-00306567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308267v1</w:t>
+                <w:t xml:space="preserve">hal-00306626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
               </w:r>
@@ -5517,256 +5517,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAT: Environment for Visualization and Analysis of Trees</w:t>
+                <w:t xml:space="preserve">Saccharomyces Siliceus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auber</w:t>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Delest</w:t>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Strandh</w:t>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, United States. pp.124-125</w:t>
+              <w:t xml:space="preserve">First International Workshop on Systems Biology of Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, United States. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308270v1</w:t>
+                <w:t xml:space="preserve">hal-00307128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces Siliceus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVAT: Environment for Visualization and Analysis of Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aigle</w:t>
+                <w:t xml:space="preserve">Robert Strandh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Systems Biology of Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, United States. pp.électronique</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, United States. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307128v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode structurelle pour évaluer les propriétés d autosimilarité des plantes</w:t>
               </w:r>
@@ -6152,191 +6152,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de comparaison d'arborescences non ordonnées appliqué à la comparaison de la structure topologique des plantes</w:t>
+                <w:t xml:space="preserve">A distance measure between plant architectures based on the comparison of their topological structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC98 : Société Francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montpellier, France. pp.77--81</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Functional-Structural Trees Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307412v1</w:t>
+                <w:t xml:space="preserve">hal-00307411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distance measure between plant architectures based on the comparison of their topological structures</w:t>
+                <w:t xml:space="preserve">Un algorithme de comparaison d'arborescences non ordonnées appliqué à la comparaison de la structure topologique des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Functional-Structural Trees Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">SFC98 : Société Francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montpellier, France. pp.77--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307411v1</w:t>
+                <w:t xml:space="preserve">hal-00307412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6380,51 +6380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>