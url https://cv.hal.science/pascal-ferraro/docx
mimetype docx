--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -234,648 +234,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
+                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Saule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/893048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647714v1</w:t>
+                <w:t xml:space="preserve">hal-00647725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRASERO: A resource for benchmarking RNA secondary structure comparison algorithms</w:t>
+                <w:t xml:space="preserve">Efficient chaining of seeds in ordered trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647725v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees: application to the structural analysis of plants</w:t>
+                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees. Application to the structural analysis of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.688-703. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.688--703</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001026v1</w:t>
+                <w:t xml:space="preserve">hal-00365885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees. Application to the structural analysis of plants</w:t>
+                <w:t xml:space="preserve">Quantifying the degree of self-nestedness of trees: application to the structural analysis of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.688--703</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.688-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcbb.2009.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365885v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constrained Edit Distance Algorithm Between Semi-ordered Trees</w:t>
+                <w:t xml:space="preserve">A New Constrained Edit Distance Between Quotiented Ordered Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 410 (8-10), pp.837-846. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.78--89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2008.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350113v1</w:t>
+                <w:t xml:space="preserve">hal-00306611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Constrained Edit Distance Between Quotiented Ordered Trees</w:t>
+                <w:t xml:space="preserve">A Constrained Edit Distance Algorithm Between Semi-ordered Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (1), pp.78--89. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 410 (8-10), pp.837-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2008.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2008.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306611v1</w:t>
+                <w:t xml:space="preserve">hal-00350113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general framework for polyphonic comparison</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of tree architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossy compression of plant architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Workshop on Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3073,580 +3073,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
+              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411792v1</w:t>
+                <w:t xml:space="preserve">hal-00391094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Representation of Harmony for Music Retrieval</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rocher</w:t>
+                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Canada</w:t>
+              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391108v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Alignment Algorithm for Polyphonic Comparison</w:t>
+                <w:t xml:space="preserve">Accelerating Query-by-Humming on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Modeling and Retrieval Conference (CMMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Denmark. pp.206-209</w:t>
+              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391094v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Decomposition of Partially Occluded Images with Holes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overlay problems for music and combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiros Michalakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prague Stringology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Prague, Czech Republic. pp.129--136</w:t>
+              <w:t xml:space="preserve">International Conference on Auditory Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Copenhagen, Denmark. pp.138--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403709v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Query-by-Humming on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured Representation of Harmony for Music Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR: International Society for Music Information Retrieval Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407932v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation of Musical Structure by Applying Improved Editing Algorithms</w:t>
               </w:r>
@@ -3740,77 +3740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3954,243 +3954,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
+                <w:t xml:space="preserve">Plant architecture comparison methods : a review of existing algorithms and examples of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Ouandraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.471--474</w:t>
+              <w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306610v1</w:t>
+                <w:t xml:space="preserve">hal-02757128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant architecture comparison methods : a review of existing algorithms and examples of application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïda Ouandraoua</w:t>
+                <w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.471--474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757128v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Similarity: Improvements of Edit-based Algorithms by Considering Music Theory</w:t>
               </w:r>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th String Processing and Information Retrieval Symposium (SPIRE07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chile. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4688,502 +4688,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hanna</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
+              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308267v1</w:t>
+                <w:t xml:space="preserve">hal-00306567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hanna</w:t>
+                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306567v1</w:t>
+                <w:t xml:space="preserve">hal-00306626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306626v1</w:t>
+                <w:t xml:space="preserve">hal-00308267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
+                <w:t xml:space="preserve">PyTreeMatch : a Python Based Software for Comparing RNA Secondary Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ione Ituarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Eucarpia, biometrics in plant breeding section meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Austria. pp.21</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France. pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306607v1</w:t>
+                <w:t xml:space="preserve">hal-00307001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyTreeMatch : a Python Based Software for Comparing RNA Secondary Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïda Ouangraoua</w:t>
+                <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France. pp.127</w:t>
+              <w:t xml:space="preserve">XIII Eucarpia, biometrics in plant breeding section meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Austria. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307001v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIREX Symbolic Music Similarity</w:t>
               </w:r>
@@ -5517,256 +5517,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces Siliceus</w:t>
+                <w:t xml:space="preserve">EVAT: Environment for Visualization and Analysis of Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aigle</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Strandh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Systems Biology of Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, United States. pp.électronique</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, United States. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307128v1</w:t>
+                <w:t xml:space="preserve">hal-00308270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVAT: Environment for Visualization and Analysis of Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccharomyces Siliceus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Delest</w:t>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Strandh</w:t>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Symposium on Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, United States. pp.124-125</w:t>
+              <w:t xml:space="preserve">First International Workshop on Systems Biology of Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, United States. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308270v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode structurelle pour évaluer les propriétés d autosimilarité des plantes</w:t>
               </w:r>
@@ -6152,191 +6152,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distance measure between plant architectures based on the comparison of their topological structures</w:t>
+                <w:t xml:space="preserve">Un algorithme de comparaison d'arborescences non ordonnées appliqué à la comparaison de la structure topologique des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Functional-Structural Trees Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">SFC98 : Société Francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montpellier, France. pp.77--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307411v1</w:t>
+                <w:t xml:space="preserve">hal-00307412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de comparaison d'arborescences non ordonnées appliqué à la comparaison de la structure topologique des plantes</w:t>
+                <w:t xml:space="preserve">A distance measure between plant architectures based on the comparison of their topological structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC98 : Société Francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montpellier, France. pp.77--81</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Functional-Structural Trees Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307412v1</w:t>
+                <w:t xml:space="preserve">hal-00307411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6380,51 +6380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Prusinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Hanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>