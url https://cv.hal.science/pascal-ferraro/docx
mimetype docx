--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -3626,247 +3626,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of Musical Structure by Applying Improved Editing Algorithms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">JOBIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345346v1</w:t>
+                <w:t xml:space="preserve">hal-00375710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking RNA secondary structure comparison algorithms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualisation of Musical Structure by Applying Improved Editing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France. pp.67-68</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375710v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of Alignment Algorithms for Polyphonic Music Retrieval</w:t>
               </w:r>
@@ -4170,817 +4170,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Similarity: Improvements of Edit-based Algorithms by Considering Music Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+                <w:t xml:space="preserve">Local Transpositions in Alignment of Polyphonic Musical Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Augsburg, Germany. pp.135--141</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th String Processing and Information Retrieval Symposium (SPIRE07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chile. pp.26-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306568v1</w:t>
+                <w:t xml:space="preserve">hal-00307877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphonic Music Retrieval by Local Edition of Quotiented Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music Similarity: Improvements of Edit-based Algorithms by Considering Music Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.61-68</w:t>
+              <w:t xml:space="preserve">ACM SIGMM International Workshop on Multimedia Information Retrieval (MIR07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Augsburg, Germany. pp.135--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308225v1</w:t>
+                <w:t xml:space="preserve">hal-00306568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Transpositions in Alignment of Polyphonic Musical Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Allali</w:t>
+                <w:t xml:space="preserve">Polyphonic Music Retrieval by Local Edition of Quotiented Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Costas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th String Processing and Information Retrieval Symposium (SPIRE07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chile. pp.26-38</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307877v1</w:t>
+                <w:t xml:space="preserve">hal-00308225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant architecture comparison methods: A review of existing algorithms and examples of application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.47, 1-4</w:t>
+              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831826v1</w:t>
+                <w:t xml:space="preserve">hal-00306567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831824v1</w:t>
+                <w:t xml:space="preserve">hal-00306626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of String Matching Algorithms for Identification of Near-Duplicate Music Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Robine</w:t>
+                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Allali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Plagiarism Analysis, Authorship Identification, and Near-Duplicate Detection (PAN07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.37--43</w:t>
+              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306567v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar Analysis of Plant Architecture Reveals Hierarchical Classes of Meristem States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Plant architecture comparison methods: A review of existing algorithms and examples of application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Ouangraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.481-484</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.47, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306626v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizations of Local Edition for Evaluating Similarity Between Monophonic Musical Sequences</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Information Retrieval - Large-Scale Semantic Access to Content (Text, Image, Video and Sound) RIAO07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburg, United States. pp.135 - 142</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308267v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyTreeMatch : a Python Based Software for Comparing RNA Secondary Structure</w:t>
               </w:r>
@@ -7146,51 +7146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakkrit Preuksakarn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu062" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/893048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Ferraro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcbb.2009.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306611v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2008.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQL6B3DV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7LCN4C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drevet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285560v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemylaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X05002805" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827474v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekko Nikinmaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Brown" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2009916.2010102" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1998076.1998106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831783v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490028v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523484v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Michalakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Iliopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308267v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307001v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Ituarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307405v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306628v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Prusinkiewicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Mundermann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Munderman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307410v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocher Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12439-6_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4QLXHPM4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>