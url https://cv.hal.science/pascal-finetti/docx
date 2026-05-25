--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,1034 +100,1034 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DDX5 mRNA-targeting antisense oligonucleotide as a new promising therapeutic in combating castration-resistant prostate cancer</w:t>
+                <w:t xml:space="preserve">An antisense oligonucleotide targeting the heat‐shock protein HSPB5 as an innovative therapeutic approach in pulmonary fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Khanh Le</w:t>
+                <w:t xml:space="preserve">Pierre‐marie Boutanquoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Cherif</w:t>
+                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Omabe</w:t>
+                <w:t xml:space="preserve">Lucile Dondaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Paris</w:t>
+                <w:t xml:space="preserve">Julie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lannes</w:t>
+                <w:t xml:space="preserve">Pierre‐simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (10), pp.5282. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182 (12), pp.2713-2729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.08.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.17470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470210v1</w:t>
+                <w:t xml:space="preserve">hal-05465933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of antibody–drug conjugate targets in soft tissue sarcomas</w:t>
+                <w:t xml:space="preserve">Gene expression-based rationale for investigating CDK4/6 inhibitors in primitive myelofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Anne Murati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Finetti</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mescam</w:t>
+                <w:t xml:space="preserve">Estelle Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monneur</w:t>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frejafon</w:t>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (10), pp.105837. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.2299-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41375-025-02669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489959v1</w:t>
+                <w:t xml:space="preserve">hal-05147704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular matrix drives guanylate production and protects pancreatic cancer cells from oxaliplatin-induced DNA damage</w:t>
+                <w:t xml:space="preserve">DDX5 mRNA-targeting antisense oligonucleotide as a new promising therapeutic in combating castration-resistant prostate cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
+                <w:t xml:space="preserve">Thi Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Lohmann</w:t>
+                <w:t xml:space="preserve">Chaïma Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Montenegro</w:t>
+                <w:t xml:space="preserve">Kenneth Omabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
+                <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+                <w:t xml:space="preserve">François Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (50), </w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (10), pp.5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu2276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575929v1</w:t>
+                <w:t xml:space="preserve">hal-05470210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression-based rationale for investigating CDK4/6 inhibitors in primitive myelofibrosis</w:t>
+                <w:t xml:space="preserve">Expression of antibody–drug conjugate targets in soft tissue sarcomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murati</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Duprez</w:t>
+                <w:t xml:space="preserve">L. Mescam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
+                <w:t xml:space="preserve">A. Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+                <w:t xml:space="preserve">A. Frejafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.2299-2301. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.105837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41375-025-02669-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147704v1</w:t>
+                <w:t xml:space="preserve">hal-05489959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An antisense oligonucleotide targeting the heat‐shock protein HSPB5 as an innovative therapeutic approach in pulmonary fibrosis</w:t>
+                <w:t xml:space="preserve">The extracellular matrix drives guanylate production and protects pancreatic cancer cells from oxaliplatin-induced DNA damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marie Boutanquoi</w:t>
+                <w:t xml:space="preserve">Georgios Efthymiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Pommerolle</w:t>
+                <w:t xml:space="preserve">Eugénie Lohmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Dondaine</w:t>
+                <w:t xml:space="preserve">Claudio Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tanguy</w:t>
+                <w:t xml:space="preserve">Paraskevi Kousteridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐simon Bellaye</w:t>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182 (12), pp.2713-2729. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (50), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.17470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465933v1</w:t>
+                <w:t xml:space="preserve">hal-05575929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AXL promotes inflammatory breast cancer progression by regulating immunosuppressive macrophage polarization</w:t>
+                <w:t xml:space="preserve">The plasma nanoDSF denaturation profiles predict the presence of breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Phi</w:t>
+                <w:t xml:space="preserve">Mathilde Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yating Cheng</w:t>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Funakoshi</w:t>
+                <w:t xml:space="preserve">Philippe Tsvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bertucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.70. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13058-025-02015-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-07499-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578729v1</w:t>
+                <w:t xml:space="preserve">hal-05489996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasma nanoDSF denaturation profiles predict the presence of breast cancer</w:t>
+                <w:t xml:space="preserve">AXL promotes inflammatory breast cancer progression by regulating immunosuppressive macrophage polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guerin</w:t>
+                <w:t xml:space="preserve">Lan Phi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">Yating Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tsvetkov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Yohei Funakoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-07499-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13058-025-02015-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489996v1</w:t>
+                <w:t xml:space="preserve">hal-05578729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Menin inhibition suppresses castration-resistant prostate cancer and enhances chemosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Tan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,77 +1325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Folate Receptor alphaGene Expression and mRNA Signatures in Ovarian Cancer: Implications for Precision Therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1436,295 +1436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVRIG Expression Is an Independent Prognostic Factor and a New Potential Target for Immunotherapy in Hepatocellular Carcinoma</w:t>
+                <w:t xml:space="preserve">Prognostic and Predictive Value of LIV1 Expression in Early Breast Cancer and by Molecular Subtype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jeremie Birnbaum</w:t>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Picard</w:t>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin da Costa</w:t>
+                <w:t xml:space="preserve">Emilie Denicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.447. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15020447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958279v1</w:t>
+                <w:t xml:space="preserve">hal-04390874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and Predictive Value of LIV1 Expression in Early Breast Cancer and by Molecular Subtype</w:t>
+                <w:t xml:space="preserve">PVRIG Expression Is an Independent Prognostic Factor and a New Potential Target for Immunotherapy in Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">David Jeremie Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.938. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15020447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390874v1</w:t>
+                <w:t xml:space="preserve">hal-03958279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coenzyme A precursor pantethine enhances antitumor immunity in sarcoma</w:t>
               </w:r>
@@ -1857,64 +1857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Bigarré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,1886 +1972,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARCKS as a Potential Therapeutic Target in Inflammatory Breast Cancer</w:t>
+                <w:t xml:space="preserve">Identification of Atypical Circulating Tumor Cells with Prognostic Value in Metastatic Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Manai</w:t>
+                <w:t xml:space="preserve">Alexia Lopresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Elbini-Dhouib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Claire Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifa Bichiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Reduzzi</w:t>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182926⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14040932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958360v1</w:t>
+                <w:t xml:space="preserve">hal-03637735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Atypical Circulating Tumor Cells with Prognostic Value in Metastatic Breast Cancer Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Menin inhibition suppresses castration-resistant prostate cancer and enhances chemosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Khanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14040932⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-021-02039-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583233v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
+                <w:t xml:space="preserve">TOP3A amplification and ATRX inactivation are mutually exclusive events in pediatric osteosarcomas using ALT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander P Sobinoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202215859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792746v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMI1 nuclear location is critical for RAD51-dependent response to replication stress and drives chemoresistance in breast cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Azzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-022-04538-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344102v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin da Costa</w:t>
+                <w:t xml:space="preserve">A Lesson in Transcriptional Plasticity: Classical Identity Is Silenced, but Not Lost, in Pancreatic Ductal Adenocarcinoma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Lillemoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Warshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernández-del Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623502v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE: NDRG1 in Aggressive Breast Cancer Progression and Brain Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnci/djac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptional analyses of preclinical models and patient samples reveal MYC and RELA driven expression patterns that define the molecular landscape of IBC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredika Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41523-021-00379-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMI1 nuclear location is critical for RAD51-dependent response to replication stress and drives chemoresistance in breast cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Azzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Macario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (2), pp.96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41419-022-04538-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623505v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lesson in Transcriptional Plasticity: Classical Identity Is Silenced, but Not Lost, in Pancreatic Ductal Adenocarcinoma Cell Lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Fernández-del Castillo</w:t>
+                <w:t xml:space="preserve">Ketogenic HMG‐CoA lyase and its product β‐hydroxybutyrate promote pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Gouirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaune‐pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2022.07.005⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792750v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOP3A amplification and ATRX inactivation are mutually exclusive events in pediatric osteosarcomas using ALT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
+                <w:t xml:space="preserve">MARCKS as a Potential Therapeutic Target in Inflammatory Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Elbini-Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Bichiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Reduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202215859⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877721v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Atypical Circulating Tumor Cells with Prognostic Value in Metastatic Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14040932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637735v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menin inhibition suppresses castration-resistant prostate cancer and enhances chemosensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.125-137. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41388-021-02039-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599176v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CISH Expression Is Associated with Metastasis-Free Interval in Triple-Negative Breast Cancer and Refines the Prognostic Value of PDL1 Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSPG4 Expression in GIST Is Associated with Better Prognosis and Strong Cytotoxic Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurys Boudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Guittard</w:t>
+                <w:t xml:space="preserve">Maelle Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Nunes</w:t>
+                <w:t xml:space="preserve">Audrey Monneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abbondanza Pantaleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (14), pp.3356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14143356⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765362v1</w:t>
+                <w:t xml:space="preserve">hal-04085332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSPG4 Expression in GIST Is Associated with Better Prognosis and Strong Cytotoxic Immune Response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CISH Expression Is Associated with Metastasis-Free Interval in Triple-Negative Breast Cancer and Refines the Prognostic Value of PDL1 Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurys Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Monneur</w:t>
+                <w:t xml:space="preserve">Geoffrey Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Abbondanza Pantaleo</w:t>
+                <w:t xml:space="preserve">Jacques Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (5), </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (14), pp.3356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14051306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14143356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085332v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Profiles of Advanced Urological Cancers in the PERMED-01 Precision Medicine Clinical Trial</w:t>
               </w:r>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), </w:t>
@@ -4105,130 +4105,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CISH Expression Is Associated with Metastasis-Free Interval in Triple-Negative Breast Cancer and Refines the Prognostic Value of PDL1 Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (14), pp.3356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14143356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772648v1</w:t>
@@ -4239,90 +4239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunologic constant of rejection signature is prognostic in soft-tissue sarcoma and refines the CINSARC signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Mescam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4386,90 +4386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-in-Human, Phase I Study of PCA062 in Solid Tumors—Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jérémie Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (11), pp.1742-1743. </w:t>
@@ -4501,1134 +4501,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis of Laser Capture Microdissected Tumors Reveals Cancer- and Stromal-Specific Molecular Subtypes of Pancreatic Ductal Adenocarcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Birnbaum</w:t>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian K.S. Begg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anupriya Kulkarni</w:t>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-1039⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623108v1</w:t>
+                <w:t xml:space="preserve">hal-03583277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipocalin 2 promotes inflammatory breast cancer tumorigenesis and skin invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina Acier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilly Villodre</w:t>
+                <w:t xml:space="preserve">Fanny Gassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoding Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristen Gomez</w:t>
+                <w:t xml:space="preserve">Marion Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13074⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623121v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of X-Linked Inhibitor of Apoptosis Protein (XIAP) in Breast Cancer Is Associated with Shorter Survival and Resistance to Chemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">WEE1 Dependency and Pejorative Prognostic Value in Triple‐Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13112807⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (17), pp.2101030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202101030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623076v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CINSARC signature predicts the clinical outcome in patients with Luminal B breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41523-021-00256-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Expression of X-Linked Inhibitor of Apoptosis Protein (XIAP) in Breast Cancer Is Associated with Shorter Survival and Resistance to Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayathri Devi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Rubis</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seayoung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13112807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235770v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEE1 Dependency and Pejorative Prognostic Value in Triple‐Negative Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic Analysis of Laser Capture Microdissected Tumors Reveals Cancer- and Stromal-Specific Molecular Subtypes of Pancreatic Ductal Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian K.S. Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Vanderburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupriya Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202101030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (8), pp.2314-2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583269v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective high-throughput genome profiling of advanced cancers: results of the PERMED-01 clinical trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Lipocalin 2 promotes inflammatory breast cancer tumorigenesis and skin invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilly Villodre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoding Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
+                <w:t xml:space="preserve">Richard Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Adelaïde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Kristen Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.2752-2765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-021-00897-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583277v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune landscape of inflammatory breast cancer suggests vulnerability to immune checkpoint inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurys Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe van Berckelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,130 +5692,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rubis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452855v1</w:t>
@@ -5999,51 +5999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monserrat Vázquez Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiraz Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6088,1040 +6088,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The therapeutic response of ER+/HER2− breast cancers differs according to the molecular Basal or Luminal subtype</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inflammatory breast cancer cells are characterized by abrogated TGFβ1-dependent cell motility and SMAD3 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rypens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe van Berckelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41523-020-0151-5⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180 (2), pp.385-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-020-05571-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623676v1</w:t>
+                <w:t xml:space="preserve">hal-03623677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoplastic–Stromal Cell Cross-talk Regulates Matrisome Expression in Pancreatic Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Wellner</w:t>
+                <w:t xml:space="preserve">Novel Therapeutic Insights in Dedifferentiated Liposarcoma: A Role for FGFR and MDM2 Dual Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dadone-Montaudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laroche-Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mongis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chamorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Di Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1541-7786.mcr-20-0439⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12103058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623660v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Concept of Stress in the Prognosis of Solid Tumors: A Role for Stress Granules Proteins?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Theranostic Targeting of CUB Domain Containing Protein 1 (CDCP1) in Pancreatic Cancer—Letter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12092470⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (20), pp.5539-5539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-20-1969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606494v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOTCH and DNA repair pathways are more frequently targeted by genomic alterations in inflammatory than in non‐inflammatory breast cancers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Revisiting the Concept of Stress in the Prognosis of Solid Tumors: A Role for Stress Granules Proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Aulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12621⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623678v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory breast cancer cells are characterized by abrogated TGFβ1-dependent cell motility and SMAD3 activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">NOTCH and DNA repair pathways are more frequently targeted by genomic alterations in inflammatory than in non‐inflammatory breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rypens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Melis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-020-05571-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.504-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623677v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Therapeutic Insights in Dedifferentiated Liposarcoma: A Role for FGFR and MDM2 Dual Targeting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The therapeutic response of ER+/HER2− breast cancers differs according to the molecular Basal or Luminal subtype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12103058⟩</w:t>
+              <w:t xml:space="preserve">npj Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41523-020-0151-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034592v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theranostic Targeting of CUB Domain Containing Protein 1 (CDCP1) in Pancreatic Cancer—Letter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Neoplastic–Stromal Cell Cross-talk Regulates Matrisome Expression in Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Honselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Wellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (20), pp.5539-5539. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), pp.1889-1902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-20-1969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1541-7786.mcr-20-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623653v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Concept of Stress in the Prognosis of Solid Tumors: A Role for Stress Granules Proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Aulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn M Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.2470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers12092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958029v1</w:t>
@@ -7266,51 +7266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents and young adults with classical Hodgkin lymphoma in northern Tunisia: insights from an adult single-institutional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer-testis Antigen FATE1 Expression in Adrenocortical Tumors Is Associated with A Pervasive Autoimmune Response and Is A Marker of Malignancy in Adult, but Not Children, ACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka Doghman-Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,1091 +7528,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02508381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and easy screening for circulating tumor cells by flow cytometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Malergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lucia Liberatoscioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.128180⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (9), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529764v1</w:t>
+                <w:t xml:space="preserve">hal-02145896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDL1 expression is associated with longer postoperative, survival in adrenocortical carcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Tyrosine Kinase Expression Signature Predicts the Post-Operative Clinical Outcome in Triple Negative Breast Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bertucci</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Niccoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1655362⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11081158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509464v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head and Body/Tail Pancreatic Carcinomas Are Not the Same Tumors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">XPO1 Expression Is a Poor-Prognosis Marker in Pancreatic Adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jérémie Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers11040497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583447v1</w:t>
+                <w:t xml:space="preserve">hal-02509509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARP1 expression in soft tissue sarcomas is a poor‐prognosis factor and a new potential therapeutic target</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A genome-wide RNAi screen reveals essential therapeutic targets of breast cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rioualen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Azzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.12522⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.e9930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201809930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504850v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide RNAi screen reveals essential therapeutic targets of breast cancer stem cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Azzoni</w:t>
+                <w:t xml:space="preserve">PARP1 expression in soft tissue sarcomas is a poor‐prognosis factor and a new potential therapeutic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pinna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Delphine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.201809930⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1577-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.12522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539524v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Head and Body/Tail Pancreatic Carcinomas Are Not the Same Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11040497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145896v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tyrosine Kinase Expression Signature Predicts the Post-Operative Clinical Outcome in Triple Negative Breast Cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">Sensitive and easy screening for circulating tumor cells by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lopresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lucia Liberatoscioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11081158⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.128180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518929v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO1 Expression Is a Poor-Prognosis Marker in Pancreatic Adenocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PDL1 expression is associated with longer postoperative, survival in adrenocortical carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Niccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (5), pp.596. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.e1655362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8050596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1655362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509509v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of DNA Mutation and Copy Number Profiles of Primary Breast Cancers and Paired Brain Metastases for Identifying Clinically Relevant Genetic Alterations in Brain Metastases</w:t>
               </w:r>
@@ -8624,77 +8624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Tyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (5), pp.665. </w:t>
@@ -8726,387 +8726,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological grade-independent prediction of chemosensitivity by CINSARC should rehabilitate adjuvant chemotherapy in soft tissue sarcomas of any grade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bertucci</w:t>
+                <w:t xml:space="preserve">Overexpression of Annexin A1 Is an Independent Predictor of Longer Overall Survival in Epithelial Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Finetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Bouabsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy528⟩</w:t>
+              <w:t xml:space="preserve">In Vivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21873/invivo.11759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505000v1</w:t>
+                <w:t xml:space="preserve">hal-03623682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of Annexin A1 Is an Independent Predictor of Longer Overall Survival in Epithelial Ovarian Cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Doghri</w:t>
+                <w:t xml:space="preserve">Pathological grade-independent prediction of chemosensitivity by CINSARC should rehabilitate adjuvant chemotherapy in soft tissue sarcomas of any grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karima Mrad</w:t>
+                <w:t xml:space="preserve">P. Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Bouabsa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vivo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.342-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21873/invivo.11759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623682v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDL1 expression is associated with longer postoperative, survival in adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Niccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (11), pp.e1655362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1655362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606482v1</w:t>
@@ -9143,51 +9143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garciaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia N’guyen Dasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9379,775 +9379,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory breast cancer in 210 patients: A retrospective study on epidemiological, anatomo‑clinical features and therapeutic results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CMTM6 stabilizes PD-L1 expression and refines its prognostic value in tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/mco.2018.1773⟩</w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.54 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/atm.2017.11.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530356v1</w:t>
+                <w:t xml:space="preserve">hal-01765411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunologic constant of rejection classification refines the prognostic value of conventional prognostic signatures in breast cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">The Genomic Grade Index predicts postoperative clinical outcome in patients with soft-tissue sarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Simeone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wouter Hendrickx</w:t>
+                <w:t xml:space="preserve">P Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ena Wang</w:t>
+                <w:t xml:space="preserve">D Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-018-0309-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.459 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdx699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143596v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
+                <w:t xml:space="preserve">The immunologic constant of rejection classification refines the prognostic value of conventional prognostic signatures in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sebbagh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
+                <w:t xml:space="preserve">Ines Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ena Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (11), pp.1383-1391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-018-0309-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143631v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genomic Grade Index predicts postoperative clinical outcome in patients with soft-tissue sarcoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Nonneville</w:t>
+                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Finetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Nilbert</w:t>
+                <w:t xml:space="preserve">Michael Sebbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdx699⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787485v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMTM6 stabilizes PD-L1 expression and refines its prognostic value in tumors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Inflammatory breast cancer in 210 patients: A retrospective study on epidemiological, anatomo‑clinical features and therapeutic results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Athimni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.54 - 54. </w:t>
+              <w:t xml:space="preserve">Molecular and Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.223-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/atm.2017.11.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/mco.2018.1773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765411v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular classification as prognostic factor and guide for treatment decision of pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Reviews on Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1869 (2), pp.248-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10175,351 +10175,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stromal Expression of MARCKS Protein in Ovarian Carcinomas Has Unfavorable Prognostic Value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Doghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+                <w:t xml:space="preserve">Maha Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Toiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Emilie Agavnian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+                <w:t xml:space="preserve">hal-02143620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stromal Expression of MARCKS Protein in Ovarian Carcinomas Has Unfavorable Prognostic Value</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Driss</w:t>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Agavnian</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19010041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143620v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of favorable or unfavorable opinion about euthanasia in a sample of French cancer patients receiving palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,90 +10583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Wnt/beta-Catenin in GIST''-Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Nonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLECULAR CANCER THERAPEUTICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.327-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10700,959 +10700,959 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunologic constant of rejection classification refines the prognostic value of conventional prognostic signatures in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ena Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (11), pp.1383-1391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41416-018-0309-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Targeting of Platelet-Derived Growth Factor Receptor alpha (PDGFRA) in Inflammatory Breast Cancer (IBC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDL1 expression is a poor-prognosis factor in soft-tissue sarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhura Joglekar-Javadekar</w:t>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven van Laere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Françoise Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neo.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.e1278100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1278100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789694v1</w:t>
+                <w:t xml:space="preserve">hal-01765418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARCKS protein overexpression in inflammatory breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Manai</w:t>
+                <w:t xml:space="preserve">Nectin-4: a new prognostic biomarker for efficient therapeutic targeting of primary and metastatic triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M-Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+                <w:t xml:space="preserve">E. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amor Gamoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Lopez</w:t>
+                <w:t xml:space="preserve">R. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.6246 - 6257. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.14057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdw678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787705v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: HDAC6 activity is a non-oncogene addiction hub for inflammatory breast cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of genetic determinants of breast cancer immune phenotypes by integrative genome-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preeti Putcha</w:t>
+                <w:t xml:space="preserve">Samreen Anjum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyang Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Villagrasa</w:t>
+                <w:t xml:space="preserve">Younes Mokrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-017-0841-6⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1253654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623716v1</w:t>
+                <w:t xml:space="preserve">hal-01788951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genetic determinants of breast cancer immune phenotypes by integrative genome-scale analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">MARCKS protein overexpression in inflammatory breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thomassin-Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Gamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1253654⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.6246 - 6257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.14057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788951v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nectin-4: a new prognostic biomarker for efficient therapeutic targeting of primary and metastatic triple-negative breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to: HDAC6 activity is a non-oncogene addiction hub for inflammatory breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Putcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Rodriguez-Barrueco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M-Rabet</w:t>
+                <w:t xml:space="preserve">Laura Saucedo-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cabaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Castellano</w:t>
+                <w:t xml:space="preserve">Patricia Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdw678⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-017-0841-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787533v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDL1 expression is a poor-prognosis factor in soft-tissue sarcomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Characterization and Targeting of Platelet-Derived Growth Factor Receptor alpha (PDGFRA) in Inflammatory Breast Cancer (IBC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhura Joglekar-Javadekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Laere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Moalwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (3), pp.e1278100. </w:t>
+              <w:t xml:space="preserve">Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.564-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2016.1278100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neo.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765418v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stemness-related ZEB1–MSRB3 axis governs cellular pliancy and breast cancer genome stability</w:t>
               </w:r>
@@ -11772,90 +11772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-424(322)/503 is a breast cancer tumor suppressor whose loss promotes resistance to chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Rodriguez-Barrueco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin A Nekritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Sanchez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11906,90 +11906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar response profile to neoadjuvant chemotherapy, but different survival, in inflammatory versus locally advanced breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12040,103 +12040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and comparison of the molecular classifications of pancreatic carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12170,77 +12170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic Value of Molecular Subtypes in Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12304,77 +12304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt Signaling Inhibition Promotes Apoptosis in Sarcomas—Letter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (10), pp.2324 - 2324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12408,77 +12408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 25-gene classifier predicts overall survival in resectable pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12555,77 +12555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-600 Acts as a Bimodal Switch that Regulates Breast Cancer Stem Cell Fate through WNT Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky Bhajun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12670,1410 +12670,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of &amp;lt;i&amp;gt;PDL1&amp;lt;/i&amp;gt; expression in pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flora Poizat</w:t>
+                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.11685⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765421v1</w:t>
+                <w:t xml:space="preserve">hal-01447570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">PLZF mutation alters mouse hematopoietic stem cell function and cell cycle progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vincent-Fabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poplineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (15), pp.1881-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2015-09-666974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431926v1</w:t>
+                <w:t xml:space="preserve">hal-03623736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative genomic analysis of primary tumors and metastases in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Levy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (14), pp.18531-18540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.27208-27219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623733v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO1, therapeutic...and prognostic target in sarcomas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Failla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebba Louise Lagerqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncoscience.304⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623732v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expression of Genes with Copy Number Alterations and Survival of Patients with Pancreatic Adenocarcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Adelaide</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.191-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623724v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine Secretion of Progastrin Promotes the Survival and Self-Renewal of Colon Cancer Stem-like Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPO1, therapeutic...and prognostic target in sarcomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76 (12), pp.3618 - 3628. </w:t>
+              <w:t xml:space="preserve">Oncoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5-6), pp.143-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-1497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncoscience.304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905320v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Genes with Copy Number Alterations and Survival of Patients with Pancreatic Adenocarcinoma.</w:t>
+                <w:t xml:space="preserve">Targeted NGS, array-CGH, and patient-derived tumor xenografts for precision medicine in advanced breast cancer: a single-center prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Birnbaum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Adélaïde</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Giovannini</w:t>
+                <w:t xml:space="preserve">Severine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Genomics and Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (48), pp.79428-79441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.12714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583479v1</w:t>
+                <w:t xml:space="preserve">hal-03623724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.18531-18540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447570v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLZF mutation alters mouse hematopoietic stem cell function and cell cycle progression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Koubi</w:t>
+                <w:t xml:space="preserve">Prognostic value of &amp;lt;i&amp;gt;PDL1&amp;lt;/i&amp;gt; expression in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lopresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2015-09-666974⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.11685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623736v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic analysis of primary tumors and metastases in breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pregnane X-receptor promotes stem cell-mediated colon cancer relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Rajabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7 (19), pp.27208-27219. </w:t>
+              <w:t xml:space="preserve">, 2016, 7 (35), pp.56558-56573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623731v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRICKLE1 contributes to cancer cell dissemination through its interaction with mTORC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Sergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.311-325. </w:t>
@@ -14111,77 +14111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of PDL1 expression in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lopresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,1503 +14190,1503 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (44), pp.71198-71210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.11685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; non coding RNA-derived miR-675 enhances tumorigenesis and metastasis of breast cancer cells by downregulating c-Cbl and Cbl-b</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Early Breast Cancer Metastasis from DNA Microarray Data Using High-Dimensional Cox Regression Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Spruyt</w:t>
+                <w:t xml:space="preserve">Christophe Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Dahmani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Bernard Chetrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.4976⟩</w:t>
+              <w:t xml:space="preserve">Cancer Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14(Suppl 2), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4137/cin.s17284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347866v1</w:t>
+                <w:t xml:space="preserve">inserm-01996812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDL1 expression is an independent prognostic factor in localized GIST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The PD1/PDL1 axis, a promising therapeutic target in aggressive breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4 (5), pp.e1002729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2014.1002729⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.e1085148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1085148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583480v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E2F4 prognostic signature is also predictive of the pathological response of breast cancer to chemotherapy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HDAC6 activity is a non-oncogene addiction hub for inflammatory breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Putcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Rodriguez-Barrueco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saucedo-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0559-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623743v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01254136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simvastatin prevents triple-negative breast cancer metastasis in pre-clinical models through regulation of FOXO3a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disulfiram (DSF) acts as a copper ionophore to induce copper-dependent oxidative stress and mediate anti-tumor efficacy in inflammatory breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Allensworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myron Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Wolfe</w:t>
+                <w:t xml:space="preserve">Amy Aldrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisrat Debeb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arvind Bambhroliya</w:t>
+                <w:t xml:space="preserve">Richard Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-015-3645-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (6), pp.1155-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molonc.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623740v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disulfiram (DSF) acts as a copper ionophore to induce copper-dependent oxidative stress and mediate anti-tumor efficacy in inflammatory breast cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Festa</w:t>
+                <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molonc.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.5449-5464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623746v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and predictive value of PDL1 expression in breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The E2F4 prognostic signature is also predictive of the pathological response of breast cancer to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3216⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-015-0559-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583484v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PD1/PDL1 axis, a promising therapeutic target in aggressive breast cancers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simvastatin prevents triple-negative breast cancer metastasis in pre-clinical models through regulation of FOXO3a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bisrat Debeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Bambhroliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2015.1085148⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154 (3), pp.495-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-015-3645-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583477v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDAC6 activity is a non-oncogene addiction hub for inflammatory breast cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Villagrasa</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;H19&amp;lt;/i&amp;gt; non coding RNA-derived miR-675 enhances tumorigenesis and metastasis of breast cancer cells by downregulating c-Cbl and Cbl-b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13058-015-0658-0⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.4976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01254136v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Early Breast Cancer Metastasis from DNA Microarray Data Using High-Dimensional Cox Regression Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">PDL1 expression is an independent prognostic factor in localized GIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abbondanza Pantaleo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chetrit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Annalisa Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14(Suppl 2), pp.129-138. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (5), pp.e1002729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4137/cin.s17284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2014.1002729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01996812v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology analysis reveals NFAT5 as a novel biomarker and master regulator of inflammatory breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDL1 expression in inflammatory breast cancer is frequent and predicts for the pathological response to chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Remo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ines Simeone</w:t>
+                <w:t xml:space="preserve">Cécile Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Pancione</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Maxime Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-015-0492-2⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (15), pp.13506-13519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01264508v1</w:t>
+                <w:t xml:space="preserve">hal-03583483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDL1 expression in inflammatory breast cancer is frequent and predicts for the pathological response to chemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Systems biology analysis reveals NFAT5 as a novel biomarker and master regulator of inflammatory breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Remo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Pancione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Parcesepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (15), pp.13506-13519. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.3642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-015-0492-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583483v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased expression of ABAT and STC2 hallmarks ER-positive inflammatory breast cancer and endocrine therapy resistance in advanced disease</w:t>
               </w:r>
@@ -15806,103 +15806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology analysis of gene expression data and gene network reverse-engineering approaches reveal NFAT5 as a candidate biomarker in Inflammatory Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Remo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Pancione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Parcesepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (Suppl 1), pp.P6. </w:t>
@@ -15934,693 +15934,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EndoPredict predicts for the response to neoadjuvant chemotherapy in ER-positive, HER2-negative breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genomic profiling of inflammatory breast cancer: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dirix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.538-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623754v1</w:t>
+                <w:t xml:space="preserve">hal-03623757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alterations of polycomb gene BMI1 in human myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Brecqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (16), pp.3141-3142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.21114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431935v1</w:t>
+                <w:t xml:space="preserve">hal-03623775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic profiling of inflammatory breast cancer: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EndoPredict predicts for the response to neoadjuvant chemotherapy in ER-positive, HER2-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.538-545. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 355 (1), pp.70-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2014.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623757v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of polycomb gene BMI1 in human myeloproliferative neoplasms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandy Brecqueville</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Max Chaffanet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (16), pp.3141-3142. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.21114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623775v1</w:t>
+                <w:t xml:space="preserve">hal-01431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623803v1</w:t>
+                <w:t xml:space="preserve">inserm-01192813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KIT-D816V oncogenic activity is controlled by the juxtamembrane docking site Y568-Y570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16704,161 +16721,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudin-low breast cancers: clinical, pathological, molecular and prognostic characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CINSARC signature: Prognostic and predictive of response to chemotherapy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.228. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (19), pp.4025-4027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156652412798376134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.9.19.13463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01192813v1</w:t>
+                <w:t xml:space="preserve">hal-03623803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The functional landscape of Hsp27 reveals new cellular processes such as DNA repair and alternative splicing and proposes novel anticancer targets.</w:t>
               </w:r>
@@ -16978,103 +16978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPL1 is a candidate oncogene of luminal B breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Chaffanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 147 (1), pp.51-59. </w:t>
@@ -17106,1038 +17106,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Reports: A Distinct DNA Methylation Signature Defines Breast Cancer Stem Cells and Predicts Cancer Outcome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
+                <w:t xml:space="preserve">Candidate Luminal B Breast Cancer Genes Identified by Genome, Gene Expression and DNA Methylation Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cornen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Addou-Klouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1792⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e81843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431934v1</w:t>
+                <w:t xml:space="preserve">hal-01614950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFA6B Antagonizes Breast Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Bidaut</w:t>
+                <w:t xml:space="preserve">Brief Reports: A Distinct DNA Methylation Signature Defines Breast Cancer Stem Cells and Predicts Cancer Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita El Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0298⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (11), pp.3031-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623755v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate Luminal B Breast Cancer Genes Identified by Genome, Gene Expression and DNA Methylation Profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFA6B Antagonizes Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Zangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cornen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Julie Milanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Addou-Klouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e81843. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (19), pp.5493-5506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614950v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Molecular Secrets of Inflammatory Breast Cancer Biology: An Integrated Analysis of Three Distinct Affymetrix Gene Expression Datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALDH1-Positive Cancer Stem Cells Predict Engraftment of Primary Breast Tumors and Are Governed by a Common Stem Cell Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Ueno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lucci</w:t>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-12-2549⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (24), pp.7290-7300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-4704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623770v1</w:t>
+                <w:t xml:space="preserve">hal-01431937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djeen (Database for Joomla!'s Extensible Engine): A Research Information Management System for flexible multi-technology project administration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALDH1 is an immunohistochemical diagnostic marker for solitary fibrous tumours and haemangiopericytomas of the meninges emerging from gene profiling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Stahl</w:t>
+                <w:t xml:space="preserve">Philippe Métellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Duvergey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Del Vecchio</w:t>
+                <w:t xml:space="preserve">André Maues de Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00832573v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00837790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALDH1-Positive Cancer Stem Cells Predict Engraftment of Primary Breast Tumors and Are Governed by a Common Stem Cell Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Djeen (Database for Joomla!'s Extensible Engine): A Research Information Management System for flexible multi-technology project administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Duvergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
+                <w:t xml:space="preserve">Alexandre Del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73 (24), pp.7290-7300. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-4704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-6-223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431937v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00832573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALDH1 is an immunohistochemical diagnostic marker for solitary fibrous tumours and haemangiopericytomas of the meninges emerging from gene profiling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering the Molecular Secrets of Inflammatory Breast Cancer Biology: An Integrated Analysis of Three Distinct Affymetrix Gene Expression Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Laere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Naoto Ueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Métellus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Maues de Paula</w:t>
+                <w:t xml:space="preserve">Anthony Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (17), pp.4685-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-12-2549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00837790v1</w:t>
+                <w:t xml:space="preserve">hal-03623770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Profiling of Solitary Fibrous Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier-Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64497. </w:t>
@@ -18303,481 +18303,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in Therapeutic Response Between Basal and Nonbasal Triple-Negative Breast Cancers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Histone Deacetylase Inhibitor Abexinostat Induces Cancer Stem Cells Differentiation in Breast Cancer with Low Xist Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2013-0121⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (23), pp.6520-6531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-0877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623765v1</w:t>
+                <w:t xml:space="preserve">hal-01431936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular similarity between myelodysplastic form of chronic myelomonocytic leukemia and refractory anemia with ring sideroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gelsi-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brecqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (4), pp.576-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2012.071506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Histone Deacetylase Inhibitor Abexinostat Induces Cancer Stem Cells Differentiation in Breast Cancer with Low Xist Expression</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Difference in Therapeutic Response Between Basal and Nonbasal Triple-Negative Breast Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (23), pp.6520-6531. </w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (9), pp.1060-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-13-0877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2013-0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431936v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive genome characterization of solitary fibrous tumors using high‐resolution array‐based comparative genomic hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier‐labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18834,1391 +18834,1391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactome-Transcriptome integration for predicting distant metastasis in breast cancer</w:t>
+                <w:t xml:space="preserve">Contrasted outcomes to gefitinib on tumoral IGF1R expression in head and neck cancer patients receiving postoperative chemoradiation (GORTEC trial 2004-02).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Garcia</w:t>
+                <w:t xml:space="preserve">Juliette Thariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Millat-Carus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts025⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (18), pp.5123-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784470v1</w:t>
+                <w:t xml:space="preserve">hal-00770510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Genomic Analysis of Breast Cancers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Cornen</w:t>
+                <w:t xml:space="preserve">Genomic Grade Index predicts postoperative clinical outcome of GIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Bekhouche</w:t>
+                <w:t xml:space="preserve">J Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balkan Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10034-012-0023-x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (8), pp.1433-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2012.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634284v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refined molecular taxonomy of breast cancer.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High expression of indoleamine 2,3-dioxygenase in the tumour is associated with medullary features and favourable outcome in basal-like breast carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Reynies</w:t>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Schiappa</w:t>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2011.301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (1), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.25979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00611752v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High expression of indoleamine 2,3-dioxygenase in the tumour is associated with medullary features and favourable outcome in basal-like breast carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Genomic Analysis of Breast Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chaffanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Addou-Klouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">J Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+                <w:t xml:space="preserve">S Cornen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.25979⟩</w:t>
+              <w:t xml:space="preserve">Balkan Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (Supplement), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10034-012-0023-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623783v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted outcomes to gefitinib on tumoral IGF1R expression in head and neck cancer patients receiving postoperative chemoradiation (GORTEC trial 2004-02).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A refined molecular taxonomy of breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René-Jean Bensadoun</w:t>
+                <w:t xml:space="preserve">Michael Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+                <w:t xml:space="preserve">Laëtitia Marisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grall</w:t>
+                <w:t xml:space="preserve">Aurélien de Reynies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Penault-Llorca</w:t>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Schiappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-12-1518⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (9), pp.1196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2011.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770510v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00611752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Grade Index predicts postoperative clinical outcome of GIST</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactome-Transcriptome integration for predicting distant metastasis in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Millat-Carus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H Kim</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 107 (8), pp.1433-1441. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.672-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2012.390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bts025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637782v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
+                <w:t xml:space="preserve">Gene expression profiling identifies sST2 as an effector of ErbB2-driven breast carcinoma cell motility, associated with metastasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gais Kadra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">J. Gillibert-Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sisirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gargi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (30), pp.3516-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2011.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623793v1</w:t>
+                <w:t xml:space="preserve">hal-00820060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation analysis of ASXL1, CBL, DNMT3A, IDH1, IDH2, JAK2, MPL, NF1, SF3B1, SUZ12, and TET2 in myeloproliferative neoplasms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Mutations and deletions of ARID1A in breast tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cornen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.21960⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (38), pp.4255-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2011.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03623779v1</w:t>
+                <w:t xml:space="preserve">hal-03634289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations and deletions of ARID1A in breast tumors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Guille</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gais Kadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (3), pp.1035-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2011.598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03634289v1</w:t>
+                <w:t xml:space="preserve">hal-03623793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling identifies sST2 as an effector of ErbB2-driven breast carcinoma cell motility, associated with metastasis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Sisirak</w:t>
+                <w:t xml:space="preserve">Mutation analysis of ASXL1, CBL, DNMT3A, IDH1, IDH2, JAK2, MPL, NF1, SF3B1, SUZ12, and TET2 in myeloproliferative neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Brecqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Gargi</w:t>
+                <w:t xml:space="preserve">Emilie Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (8), pp.743-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.21960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2011.525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mevalonate Metabolism Regulates Basal Breast Cancer Stem Cells and Is a Potential Therapeutic Target</w:t>
               </w:r>
@@ -20230,51 +20230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20338,103 +20338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8q24 Cancer Risk Allele Associated with Major Metastatic Risk in Inflammatory Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e37943. </w:t>
@@ -20466,83 +20466,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20576,107 +20576,107 @@
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00614833v1</w:t>
+                <w:t xml:space="preserve">hal-03606422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers</w:t>
+                <w:t xml:space="preserve">Kinome expression profiling and prognosis of basal breast cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20710,1229 +20710,1229 @@
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-10-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606422v1</w:t>
+                <w:t xml:space="preserve">inserm-00614833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genome profiling of pancreatic adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201100121⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (6), pp.456-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.20870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431945v1</w:t>
+                <w:t xml:space="preserve">hal-03583490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Sabatier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Adelaide</w:t>
+                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637781v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD47–signal regulatory protein-α (SIRPα) interactions form a barrier for antibody-mediated tumor cell destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Wen Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Wen Zhao</w:t>
+                <w:t xml:space="preserve">Karin Schornagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen van Beek</w:t>
+                <w:t xml:space="preserve">Hans van Der Maaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel van Houdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (45), pp.18342-18347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1106550108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peritumoural vascular invasion: A major determinant of triple-negative breast cancer outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (10), pp.1537-1545. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejca.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome profiling of pancreatic adenocarcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
+                <w:t xml:space="preserve">Protein expression, survival and docetaxel benefit in node-positive breast cancer treated with adjuvant chemotherapy in the FNCLCC - PACS 01 randomized trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.20870⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.R109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/bcr3051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03583490v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00647247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression, survival and docetaxel benefit in node-positive breast cancer treated with adjuvant chemotherapy in the FNCLCC - PACS 01 randomized trial.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seven-gene prognostic model for platinum-treated ovarian carcinomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boher</w:t>
+                <w:t xml:space="preserve">R Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+                <w:t xml:space="preserve">J Bonensea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Serin</w:t>
+                <w:t xml:space="preserve">J Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (6), pp.R109. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/bcr3051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2011.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00647247v1</w:t>
+                <w:t xml:space="preserve">hal-03637781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Breast Tumor Cells Induce Self-Tolerance Mechanisms to Avoid NKG2D-Mediated and DNAM-Mediated NK Cell Recognition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Castellano</w:t>
+                <w:t xml:space="preserve">High-Resolution Comparative Genomic Hybridization of Inflammatory Breast Cancer and Identification of Candidate Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Finetti</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-0792⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765652v1</w:t>
+                <w:t xml:space="preserve">hal-03623798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Comparative Genomic Hybridization of Inflammatory Breast Cancer and Identification of Candidate Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
+                <w:t xml:space="preserve">Human Breast Tumor Cells Induce Self-Tolerance Mechanisms to Avoid NKG2D-Mediated and DNAM-Mediated NK Cell Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mamessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Tarpin</w:t>
+                <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16950. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (21), pp.6621 - 6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-11-0792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623798v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
@@ -21964,838 +21964,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A gene expression signature of primary resistance to imatinib in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lavallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Carbuccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamshid Khorashad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.254-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583558v1</w:t>
+                <w:t xml:space="preserve">hal-03623812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of inflammatory breast cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pediatric mastocytosis–associated KIT extracellular domain mutations exhibit different functional and signaling properties compared with KIT-phosphotransferase domain mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Borge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Hanssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cncr.25165⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (7), pp.1114-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-226027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623806v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric mastocytosis–associated KIT extracellular domain mutations exhibit different functional and signaling properties compared with KIT-phosphotransferase domain mutations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia Hanssens</w:t>
+                <w:t xml:space="preserve">Genome profiling of ERBB2-amplified breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-226027⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623808v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome profiling of ERBB2-amplified breast cancers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adélaïde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azza Ben Hamida</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Huiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-10-539⟩</w:t>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (12), pp.1143-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623802v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARD1 homozygous deletion, a possible alternative to BRCA1 mutation in basal breast cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of inflammatory breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gcc.20822⟩</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (S11), pp.2783-2793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.25165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623799v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene expression signature of primary resistance to imatinib in chronic myeloid leukemia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A gene expression signature identifies two prognostic subgroups of basal breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Charbonnier</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 126 (2), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-0897-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03623812v1</w:t>
+                <w:t xml:space="preserve">hal-00583558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masitinib combined with standard Gemcitabine chemotherapy : in vitro and in vivo studies in human pancreatic tumour cell lines and ectopic mouse model</w:t>
               </w:r>
@@ -22915,77 +22915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss, mutation and deregulation of L3MBTL4 in breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Addou-Klouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23049,51 +23049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain of CBL-interacting protein, a possible alternative to CBL mutations in myeloid malignancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Gelsi-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23222,51 +23222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Trouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roquain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23317,103 +23317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
@@ -23451,77 +23451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile predicts outcome after anthracycline-based adjuvant chemotherapy in early breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23579,437 +23579,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinoid signaling regulates breast cancer stem cell differentiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
+                <w:t xml:space="preserve">Gene expression profiling and prediction of clinical outcome in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (20), pp.3297-3302. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cc.8.20.9761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2009.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431955v1</w:t>
+                <w:t xml:space="preserve">hal-03623817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different are luminal A and basal breast cancers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Buttarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 124 (6), pp.1338-1348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.24055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling and prediction of clinical outcome in ovarian cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Retinoid signaling regulates breast cancer stem cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (20), pp.3297-3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.8.20.9761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2009.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03623817v1</w:t>
+                <w:t xml:space="preserve">hal-01431955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome profiling of acute myelomonocytic leukemia: alteration of the MYB locus in MYST3-linked cases</w:t>
               </w:r>
@@ -24034,51 +24034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Carbuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24129,90 +24129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Cancer Cell Lines Contain Functional Cancer Stem Cells with Metastatic Capacity and a Distinct Molecular Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24276,77 +24276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular profiling of classical Hodgkin lymphoma tissues uncovers variations in the tumor microenvironment and correlations with EBV infection and outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chetaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspasia Stamatoullas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24423,64 +24423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Zabouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24525,230 +24525,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixteen–Kinase Gene Expression Identifies Luminal Breast Cancers with Poor Prognosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lobular and ductal carcinomas of the breast have distinct genomic and expression profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Charpin</w:t>
+                <w:t xml:space="preserve">Carole Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (3), pp.767-776. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (40), pp.5359-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-07-5516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/onc.2008.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623826v1</w:t>
+                <w:t xml:space="preserve">inserm-00290484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification pronostique du cancer du sein et profils d’expression génique sur puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (6-7), pp.599-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24776,243 +24776,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lobular and ductal carcinomas of the breast have distinct genomic and expression profiles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Orsetti</w:t>
+                <w:t xml:space="preserve">Sixteen–Kinase Gene Expression Identifies Luminal Breast Cancers with Poor Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nègre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rougé</w:t>
+                <w:t xml:space="preserve">Colette Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27 (40), pp.5359-72. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (3), pp.767-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2008.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-07-5516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00290484v1</w:t>
+                <w:t xml:space="preserve">hal-03623826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of ESR1 amplification in a series of breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (12), pp.2970-2972. </w:t>
@@ -25063,77 +25063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How basal are triple-negative breast cancers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hermitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25178,498 +25178,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERBB2 phosphorylation and trastuzumab sensitivity of breast cancer cell lines</w:t>
+                <w:t xml:space="preserve">Integrated Profiling of Basal and Luminal Breast Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ginestier</w:t>
+                <w:t xml:space="preserve">J. Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adelaiede</w:t>
+                <w:t xml:space="preserve">I. Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goncalves</w:t>
+                <w:t xml:space="preserve">L. Repellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Repellini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Sircoulomb</w:t>
+                <w:t xml:space="preserve">J. Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210528⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (24), pp.11565-11575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-07-2536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431967v1</w:t>
+                <w:t xml:space="preserve">hal-03623830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nectin-4 is a new histological and serological tumor associated marker for breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERBB2 phosphorylation and trastuzumab sensitivity of breast cancer cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Fabre-Lafay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Monville</w:t>
+                <w:t xml:space="preserve">J. Adelaiede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Garrido-Urbani</w:t>
+                <w:t xml:space="preserve">A. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Repellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Berruyer-Pouyet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+                <w:t xml:space="preserve">F. Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (73), </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (50), pp.7163-7169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-7-73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1210528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431961v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Profiling of Basal and Luminal Breast Cancers</w:t>
+                <w:t xml:space="preserve">Nectin-4 is a new histological and serological tumor associated marker for breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Adelaide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Finetti</w:t>
+                <w:t xml:space="preserve">Stephanie Fabre-Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bekhouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Repellini</w:t>
+                <w:t xml:space="preserve">Sarah Garrido-Urbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Geneix</w:t>
+                <w:t xml:space="preserve">Carole Berruyer-Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67 (24), pp.11565-11575. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (73), </w:t>
             </w:r>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-07-2536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-7-73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623830v1</w:t>
+                <w:t xml:space="preserve">hal-01431961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moesin expression is a marker of basal breast carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bertucci'</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25720,103 +25720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Profiling Shows Medullary Breast Cancer Is a Subgroup of Basal Breast Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mamessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 66 (9), pp.4636-4644. </w:t>
@@ -25867,51 +25867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency, prognostic impact, and subtype association of 8p12, 8q24, 11q13, 12p13, 17q12, and 20q13 amplifications in breast cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Letessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25982,645 +25982,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of breast cell lines identifies potential new basal markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prognosis and gene expression profiling of 20q13-amplified breast cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Charafe-Jauffret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">Sverine Esteyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esterni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209254⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (15), pp.4533-4544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-05-2339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431970v1</w:t>
+                <w:t xml:space="preserve">hal-01431971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and gene expression profiling of 20q13-amplified breast cancers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of breast cell lines identifies potential new basal markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sverine Esteyries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esterni</w:t>
+                <w:t xml:space="preserve">F Monville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 12 (15), pp.4533-4544. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (15), pp.2273-2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-05-2339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431971v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncogenic kinases of myeloproliferative disorders induce both protein synthesis and G1 activators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene Expression Profiling and Clinical Outcome in Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Lelièvre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W Vainchenker</w:t>
+                <w:t xml:space="preserve">Dominique Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.leu.2404361⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.429-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2006.10.429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637785v1</w:t>
+                <w:t xml:space="preserve">hal-03623836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Profiling and Clinical Outcome in Breast Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Oncogenic kinases of myeloproliferative disorders induce both protein synthesis and G1 activators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cervera</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Maraninchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">W Vainchenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (4), pp.429-443. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (10), pp.1885-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/omi.2006.10.429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.leu.2404361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623836v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Induced Sputum and Bronchoalveolar Lavage in Lung Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Adélaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Heart and Lung Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (5), pp.523-532. </w:t>
@@ -26658,90 +26658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Profiling Identifies Molecular Subtypes of Inflammatory Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26805,90 +26805,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive profiling of 8p11-12 amplification in breast cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gelsi-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Orsetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (12), pp.655-67. </w:t>
@@ -26926,51 +26926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of colon cancer by DNA microarrays and correlation with histoclinical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26978,51 +26978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Eysteries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (7), pp.1377-1391. </w:t>
@@ -27060,51 +27060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of an ERBB2 gene expression signature in breast cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27112,51 +27112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (14), pp.2564-2575. </w:t>
@@ -27246,51 +27246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groulet-Martinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Debono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (58), pp.9381-9391. </w:t>
@@ -27328,90 +27328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling for molecular characterization of inflammatory breast cancer and prediction of response to chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27494,103 +27494,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Driver Protein Complexes in Breast Cancer Metastasis by Large-Scale Transcriptome–Interactome Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene Function Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1101, Humana Press, pp.67-85, 2014, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27650,581 +27650,581 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial-to-mesenchymal transition lowers the cholesterol pathway, which influences colon tumors differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin BIGARRÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Birnbaum</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Macgrogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muracciole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623627v1</w:t>
+                <w:t xml:space="preserve">hal-03936594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modeling of metastatic relapse in early breast cancer to investigate the biological impact of prognostic biomarkers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conditional activation of immune-related signatures and prognostic significance: a pan-cancer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Roelands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghvendra Mall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Halliwill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestin BIGARRÉ</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03936594v1</w:t>
+                <w:t xml:space="preserve">hal-03623694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional activation of immune-related signatures and prognostic significance: a pan-cancer analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of cyclin A2 in murine colonic epithelial cells disrupts colon homeostasis by triggering DNA damage and dysplasia and high cyclin A2 expression is a good-prognosis factor in patients with colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchen Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Gabola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Lattanzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Halliwill</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03623694v1</w:t>
+                <w:t xml:space="preserve">hal-03623690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of cyclin A2 in murine colonic epithelial cells disrupts colon homeostasis by triggering DNA damage and dysplasia and high cyclin A2 expression is a good-prognosis factor in patients with colorectal cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pinet</w:t>
+                <w:t xml:space="preserve">Epithelial-to-mesenchymal transition lowers the cholesterol pathway, which influences colon tumors differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Aulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lucia Liberatoscioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623690v1</w:t>
+                <w:t xml:space="preserve">hal-03623627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -28415,51 +28415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Omabe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lannes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.08.041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frejafon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lohmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montenegro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu2276" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duprez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02669-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Boutanquoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;simon Bellaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.17470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578729v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Funakoshi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-025-02015-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tan Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-025-03614-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohendet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeremie Birnbaum" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delayre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390874v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Denicola&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030938" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Bichiou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reduzzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182926" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopresti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Acquaviva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040932" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macario" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castagn&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04538-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rypens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredika Robertson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00379-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Baba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lillemoe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warshaw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-del Castillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2022.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P Sobinoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202215859" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637735v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02039-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765362v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143356" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085332v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abbondanza Pantaleo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Semba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganiraju C. Manyam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Shao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7983" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niziers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Mescam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003687" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-22-0240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623108v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K.S. Begg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanderburg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Kulkarni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-1039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Villodre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Hu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Larson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gomez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13074" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623076v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Devi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seayoung Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112807" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00256-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nonneville" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe van Berckelaer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1929724" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Guo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gabola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Lattanzio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Paul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI131517" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat V&#225;zquez Rojas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22522-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623676v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-020-0151-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623660v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monsalve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Wellner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.mcr-20-0439" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aulas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lyons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092470" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12621" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623677v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Marsan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Billiet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Melis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-020-05571-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034592v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dadone-Montaudi&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laroche-Clary" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mongis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Mauro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103058" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623653v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-20-1969" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Lyons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zawati" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Manai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamoudi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.01.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Doghman-Bouguerra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Zort&#233;a S Parise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Sbiera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030689" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529764v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Liberatoscioli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128180" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509464v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertucci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1655362" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583447v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040497" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504850v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12522" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081158" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509509v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050596" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11050665" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505000v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy528" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623682v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mrad" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Bouabsa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/invivo.11759" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roelands" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendrickx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Mall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000617" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530356v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mejri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Athimni" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2018.1773" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Simeone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0309-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787485v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Nonneville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nilbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx699" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765411v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2017.11.26" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583468v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2018.02.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143620v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010041" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0948" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789694v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Joglekar-Javadekar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Laere" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Moalwi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2017.03.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Gamoudi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.14057" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Putcha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Yu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rodriguez-Barrueco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saucedo-Cuevas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villagrasa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-017-0841-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788951v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Anjum" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mokrab" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1253654" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765418v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1278100" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787959v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A Nekritz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.292318.116" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01984755v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19732" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583469v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0739-z" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606452v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000000787" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787271v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0491" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-017-0936-z" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita El Helou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bhajun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765421v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11685" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623732v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.304" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583479v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623736v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Vandevelde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-09-666974" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623731v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8349" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583475v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347866v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4976" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583480v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Astolfi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2014.1002729" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623743v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0559-2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623740v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolfe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisrat Debeb" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bambhroliya" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-015-3645-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623746v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Allensworth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Evans" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aldrich" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Festa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2015.02.007" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583477v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1085148" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254136v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0658-0" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01996812v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/cin.s17284" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264508v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Remo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pancione" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parcesepe" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0492-2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583483v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colpaert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parizel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3642" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623744v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P.H.M. Jansen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Sas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieta Sieuwerts" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ramirez-Ardila" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2015.02.006" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623751v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-1426-3-s1-p6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623754v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2014.09.014" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623757v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeulen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dirix" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2014.06.008" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623775v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Brecqueville" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.21114" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637783v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Arcangeli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Voisset" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.12" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104661v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Andrieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baylot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J Dusetti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.041228" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623756v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3070-z" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431934v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1792" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623755v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0298" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614950v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Addou-Klouche" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081843" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623770v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Ueno" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucci" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-12-2549" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832573v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stahl" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duvergey" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blondin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del Vecchio" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-223" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431937v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4704" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837790v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;tellus" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537869v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier-Labit" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064497" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623763v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Masuda" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baggerly" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Iwamoto" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takae Brewer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3579" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623765v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2013-0121" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623773v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cervera" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brecqueville" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.071506" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623772v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier&#8208;labit" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22015" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BFEAEB6A8BC712E7511403D31049896F0CD6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784470v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Millat-Carus" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634284v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Addou-Klouche" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornen" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bekhouche" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10034-012-0023-x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611752v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reynies" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.301" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623783v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25979" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637782v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ostrowski" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kim" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.390" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623779v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.21960" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNJ3Z8DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634289v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.598" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431941v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1122" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623777v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037943" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623790v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wen Zhao" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Beek" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schornagel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Maaden" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Houdt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106550108" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583490v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20870" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4LT5ZVF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647247v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3051" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765652v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvain" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0792" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623798v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016950" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623806v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.25165" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623808v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;tard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borge" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaix" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hanssens" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-226027" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623802v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Hamida" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-539" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623812v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lavallade" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Khorashad" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.026" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZXQK72-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473110v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casteran" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanssens" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009430" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623805v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-213" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634330v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocquain" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carbuccia" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Birnbaum" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.135" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580698v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trouplin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roquain" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08381.x" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594464v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doussal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1003-z" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431955v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.20.9761" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623816v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Buttarelli" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24055" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634349v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Murati" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cervera" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2008.257" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431954v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Iovino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2741" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623820v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chetaille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-168096" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623818v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Zabouo" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2215" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623826v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Charpin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-07-5516" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623822v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082467599" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00290484v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.158" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623819v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23786" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623624v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hermitte" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23518" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431967v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestier" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adelaiede" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Repellini" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sircoulomb" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210528" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431961v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fabre-Lafay" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berruyer-Pouyet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-7-73" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623830v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adelaide" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekhouche" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneix" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-07-2536" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431969v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci'" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22923" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606415v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-0031" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122145v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-245" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431970v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monville" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209254" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431971v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverine Esteyries" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-05-2339" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637785v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leli&#232;vre" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delhommeau" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vainchenker" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404361" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623836v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2006.10.429" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583497v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2005.12.009" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623838v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-04-4115" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158812v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-05-0128" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623842v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207361" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623840v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mozziconacci" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet-Martinec" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debono" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207910" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612154v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rougemont" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2696" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623759v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-721-1_5" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623627v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623694v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Halliwill" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623690v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Boutanquoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Pommerolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tanguy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;simon Bellaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.17470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duprez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mamessier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02669-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470210v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khanh Le" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Cherif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Omabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lannes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.08.041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Finetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mescam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monneur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frejafon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105837" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05575929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Efthymiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lohmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montenegro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Kousteridou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu2276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tsvetkov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giraudo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-07499-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Phi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Cheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Funakoshi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-025-02015-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tan Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-025-03614-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Nonneville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohendet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2024.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kfoury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252211953" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Nonneville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurys Boudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Denicola&#239;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jeremie Birnbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Picard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delayre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020447" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04374222v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miallot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Millet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202302200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04008520v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Bigarr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Macgrogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muracciole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107401" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lopresti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Acquaviva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14040932" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-021-02039-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P Sobinoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202215859" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Azzoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Macario" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Castagn&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-04538-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Baba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Lillemoe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warshaw" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-del Castillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2022.07.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djac031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623626v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rypens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredika Robertson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00379-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Gouirand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gicquel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune&#8208;pons" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021110466" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Manai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Elbini-Dhouib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Bichiou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Reduzzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182926" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085332v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De Nonneville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monneur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abbondanza Pantaleo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Guittard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14143356" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Billon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Gravis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Carbuccia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092275" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Semba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganiraju C. Manyam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Shao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7983" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niziers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Mescam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003687" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette de Rauglaudre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-22-0240" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-021-00897-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583269v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nonneville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-021-00256-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayathri Devi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seayoung Lee" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112807" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian K.S. Begg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vanderburg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Kulkarni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-1039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623121v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilly Villodre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Hu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Larson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gomez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13074" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583271v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe van Berckelaer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1929724" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Guo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gabola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Lattanzio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Paul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI131517" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat V&#225;zquez Rojas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22522-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Marsan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Billiet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Melis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-020-05571-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034592v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dadone-Montaudi&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laroche-Clary" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mongis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chamorey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Di Mauro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623653v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-20-1969" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Aulas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lyons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12092470" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623678v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12621" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623676v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41523-020-0151-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monsalve" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Wellner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.mcr-20-0439" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Lyons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zawati" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adouni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Manai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamoudi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.01.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02508381v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Doghman-Bouguerra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Zort&#233;a S Parise" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Sbiera" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030689" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518929v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambaudie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11081158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050596" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Arfaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rioualen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201809930" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504850v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Perrot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12522" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040497" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529764v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Malergue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia Liberatoscioli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.128180" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509464v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Billon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertucci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Niccoli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1655362" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533361v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Tyran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11050665" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623682v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Doghri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mrad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Bouabsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21873/invivo.11759" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505000v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy528" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606482v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322283v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia N&#8217;guyen Dasi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevalier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0738-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Roelands" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendrickx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra Mall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Saad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2020-000617" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765411v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm.2017.11.26" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787485v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Nonneville" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Perrot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nilbert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx699" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143596v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Simeone" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-018-0309-1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530356v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mejri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Athimni" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/mco.2018.1773" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583468v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbcan.2018.02.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143620v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Driss" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Agavnian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010041" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583406v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nilbert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-018-0357-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0948" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606514v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Collin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1278100" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787533v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M-Rabet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cabaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castellano" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw678" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788951v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreen Anjum" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mokrab" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1253654" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787705v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Thomassin-Piana" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Gamoudi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.14057" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Putcha" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang Yu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Rodriguez-Barrueco" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saucedo-Cuevas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Villagrasa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-017-0841-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789694v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Joglekar-Javadekar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Laere" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Moalwi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neo.2017.03.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Pommier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cabaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ruiz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.4323" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787959v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin A Nekritz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sanchez-Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.292318.116" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01984755v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tarpin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19732" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583469v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0739-z" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606452v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Poizat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPA.0000000000000787" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787271v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-17-0491" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787872v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-017-0936-z" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789620v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita El Helou" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Bhajun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.02.016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623736v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vincent-Fabert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Vandevelde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poplineau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-09-666974" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8349" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905320v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giraud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Failla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebba Louise Lagerqvist" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ollier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-1497" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583479v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giovannini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623732v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncoscience.304" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623724v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Garnier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12714" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765421v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.11685" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431926v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Rajabi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grillet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10646" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583475v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01996812v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zemmour" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chetrit" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/cin.s17284" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583477v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1085148" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254136v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0658-0" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623746v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Allensworth" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myron Evans" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Aldrich" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Festa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2015.02.007" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583484v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3216" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623743v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0559-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623740v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wolfe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisrat Debeb" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Bambhroliya" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-015-3645-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahmani" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4976" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583480v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Astolfi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2014.1002729" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583483v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colpaert" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Parizel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3642" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264508v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Remo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pancione" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parcesepe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-015-0492-2" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623744v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice P.H.M. Jansen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Sas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anieta Sieuwerts" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Cauwenberghe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ramirez-Ardila" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2015.02.006" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623751v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-1426-3-s1-p6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623757v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeulen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dirix" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2014.06.008" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623775v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Brecqueville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.21114" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623754v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2014.09.014" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01192813v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156652412798376134" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637783v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Arcangeli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lopez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Voisset" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2013.12" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623803v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.19.13463" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104661v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Andrieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baylot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J Dusetti" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.041228" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623756v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-014-3070-z" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614950v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Addou-Klouche" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081843" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431934v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1792" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623755v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0298" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431937v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4704" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00837790v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;tellus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maues de Paula" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00832573v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stahl" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duvergey" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blondin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Del Vecchio" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-6-223" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623770v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Ueno" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucci" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-12-2549" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537869v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier-Labit" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064497" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623763v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Masuda" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Baggerly" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Iwamoto" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takae Brewer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3579" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431936v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Salvador" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-13-0877" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623773v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cervera" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brecqueville" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.071506" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623765v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2013-0121" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623772v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier&#8208;labit" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22015" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BFEAEB6A8BC712E7511403D31049896F0CD6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770510v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Jean Bensadoun" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grall" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Penault-Llorca" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-12-1518" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637782v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ostrowski" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kim" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.390" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623783v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Jacquemier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esterni" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25979" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634284v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Addou-Klouche" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bekhouche" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10034-012-0023-x" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00611752v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marisa" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reynies" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Orsetti" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.301" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784470v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Millat-Carus" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillibert-Duplantier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duthey" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sisirak" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sala&#252;n" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gargi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.525" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634289v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adelaide" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guille" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2011.598" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623779v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coppin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.21960" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SNJ3Z8DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431941v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Monville" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cervera" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1122" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623777v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037943" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606422v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raynaud" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-10-86" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00614833v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583490v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20870" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4LT5ZVF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623790v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wen Zhao" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Beek" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Schornagel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Der Maaden" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Houdt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1106550108" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623796v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2011.02.002" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB0ZLKB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647247v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roche" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr3051" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637781v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sabatier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonensea" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacquemier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2011.219" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623798v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016950" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765652v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvain" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-11-0792" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623812v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lavallade" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Khorashad" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Charbonnier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.026" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBZXQK72-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623808v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;tard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borge" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chaix" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hanssens" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-226027" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623802v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ben Hamida" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-10-539" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623799v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Huiart" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20822" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WHZ3BJX5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623806v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.25165" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583558v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-0897-9" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473110v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casteran" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanssens" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iovanna" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009430" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623805v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-213" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634330v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocquain" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carbuccia" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Birnbaum" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.135" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580698v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gelsi-Boyer" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Trouplin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roquain" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08381.x" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594464v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doussal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1003-z" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623817v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2009.01.007" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH03FJZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623816v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Buttarelli" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24055" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431955v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.8.20.9761" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634349v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Murati" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gervais" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cervera" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2008.257" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431954v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Iovino" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-2741" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623820v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chetaille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-07-168096" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623818v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Zabouo" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2215" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00290484v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Roug&#233;" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2008.158" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623822v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20082467599" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623826v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Charpin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-07-5516" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623819v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23786" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623624v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hermitte" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23518" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623830v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adelaide" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bekhouche" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Repellini" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneix" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-07-2536" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431967v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginestier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adelaiede" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sircoulomb" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1210528" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431961v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fabre-Lafay" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garrido-Urbani" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berruyer-Pouyet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-7-73" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431969v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci'" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22923" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03606415v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-0031" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122145v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letessier" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-6-245" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431971v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverine Esteyries" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-05-2339" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431970v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginestier" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monville" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209254" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623836v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2006.10.429" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637785v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leli&#232;vre" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delhommeau" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vainchenker" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404361" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583497v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2005.12.009" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623838v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-04-4115" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00158812v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-05-0128" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623842v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207361" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623840v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mozziconacci" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet-Martinec" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debono" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207910" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612154v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rougemont" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-2696" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623759v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-721-1_5" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936594v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin BIGARR&#201;" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623694v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Halliwill" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623690v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623627v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>