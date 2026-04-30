--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1015,295 +1015,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
+                <w:t xml:space="preserve">Analysis of the Stable Isotope Ratios ( 18 O/ 16 O, 17 O/ 16 O, and D/H) in Glacier Water by Laser Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Xiaojuan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Billet</w:t>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Markus Werner Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (6), pp.4512-4517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874126v1</w:t>
+                <w:t xml:space="preserve">hal-02874122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Stable Isotope Ratios ( 18 O/ 16 O, 17 O/ 16 O, and D/H) in Glacier Water by Laser Spectrometry</w:t>
+                <w:t xml:space="preserve">Impact of Sea Breeze Dynamics on Atmospheric Pollutants and Their Toxicity in Industrial and Urban Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojuan Cui</w:t>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weidong Chen</w:t>
+                <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Werner Sigrist</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fertein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">Elsa Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (6), pp.4512-4517. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12040648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874122v1</w:t>
+                <w:t xml:space="preserve">hal-02874126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-exhaust particle emissions under various driving conditions: Implications for sustainable mobility</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,90 +4468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sea breeze dynamics on aerosols physicochemical properties and toxicity in an industrialized city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Indus: Les particules fines émises par la métallurgie ; Caractérisation physico-chimique et processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,460 +6039,460 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical factors influencing PM 10 and PM 2.5 pollution episodes and their associated particle chemical composition and mixing state in a coastal multisources area</w:t>
+                <w:t xml:space="preserve">Modeling of Iron Isotope Fractionation During Aerosol Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deguine</w:t>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andebo Abesha Waza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustin</w:t>
+                <w:t xml:space="preserve">Cecilia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cross Disciplinary Project (CDP) AREA (Aerosol at the heaRt of the Earth Atmosphere system) Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Villeneuve d’Ascq (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170076v1</w:t>
+                <w:t xml:space="preserve">hal-05564197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical factors influencing PM 10 and PM 2.5 pollution episodes and their associated particle chemical composition and mixing state in a coastal multisources area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+                <w:t xml:space="preserve">A. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Andebo Abesha Waza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulemane Halif Ngagine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170026v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Theoretical estimation of iron isotope fractionation during cloud processing of aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dhont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khalifeh Al Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop LEFE/CHAT on theoretical physical chemistry and atmospheric chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119127v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+                <w:t xml:space="preserve">Formation and near-field evolution of fine particles in a plume from a metallurgy plant: Results from the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
@@ -6527,122 +6527,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638558v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-Indus – Les particules fines (PM2,5 et nanoparticules émises par la métallurgie : caractérisation physico-chimique et processus de formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6652,478 +6652,603 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335009v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of intercorrelation between the chemical and the optical properties of the aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Soufflet</w:t>
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Santer</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd General Assembly of IUGG - Symposium on "Atmospheric Chemistry - Climate Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411964v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of intercorrelation between the chemical and the optical properties of the aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Soufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 22nd General Assembly of IUGG - Symposium on "Atmospheric Chemistry - Climate Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical composition versus radiative properties of tropospheric aerosols in an heavy anthropogenically perturbated coastal aera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Soufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,65 +7293,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de bilan et prospective du Programme National de Chimie Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7294,51 +7419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5ED7DAB"/>
+    <w:nsid w:val="A0D468D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7525,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4774-9900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09563679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192864042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C Maters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Mulholland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grob&#233;ty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Gier&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400368s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;riaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB6ZT8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0183-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWP35CBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.chemosphere.2008.08.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q61SX94T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aimoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.11.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN5475S8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soufflet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soufflet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4774-9900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09563679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192864042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C Maters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Mulholland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grob&#233;ty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Gier&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400368s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;riaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB6ZT8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0183-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWP35CBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.chemosphere.2008.08.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q61SX94T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aimoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.11.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN5475S8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soufflet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soufflet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>