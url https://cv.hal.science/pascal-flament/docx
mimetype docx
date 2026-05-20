--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1417,295 +1417,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FILTER-FREE LIGHT ABSORPTION MEASUREMENT OF VOLCANIC ASHES AND AMBIENT PARTICULATE MATTER USING MULTI-WAVELENGTH PHOTOACOUSTIC SPECTROSCOPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Hubert</w:t>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deguine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIER19100603⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874129v1</w:t>
+                <w:t xml:space="preserve">hal-02552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the near-field evolution of industrial plumes from metalworking activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+                <w:t xml:space="preserve">FILTER-FREE LIGHT ABSORPTION MEASUREMENT OF VOLCANIC ASHES AND AMBIENT PARTICULATE MATTER USING MULTI-WAVELENGTH PHOTOACOUSTIC SPECTROSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">Alexandre Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 668, pp.443-456. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIER19100603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552750v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-bearing fine particle sources in a coastal industrialized environment</w:t>
               </w:r>
@@ -1947,675 +1947,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of pollutant lead decline in urban air and human blood: A case study from northwestern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Setyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2015.1025636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116114v1</w:t>
+                <w:t xml:space="preserve">hal-02552789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of trace elements in fine and ultrafine atmospheric particles in an industrial environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Review of pollutant lead decline in urban air and human blood: A case study from northwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-015-9756-2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (5-6), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552785v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine and Ultrafine Particles in the Vicinity of Industrial Activities: A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioaccessibility of trace elements in fine and ultrafine atmospheric particles in an industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (21), pp.2305-2356. </w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (5), pp.875-889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2015.1025636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10653-015-9756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552789v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-distributed metallic elements in submicronic and ultrafine atmospheric particles from urban and industrial areas in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10931-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135-136, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868950v1</w:t>
+                <w:t xml:space="preserve">hal-02552807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-distributed metallic elements in submicronic and ultrafine atmospheric particles from urban and industrial areas in northern France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The BLLAST field experiment: Boundary-Layer Late Afternoon and Sunset Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E R Pardyjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2013.08.010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (20), pp.10931 - 10960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10931-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02552807v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe and Mn Oxidation States by TEM-EELS in Fine-Particle Emissions from a Fe–Mn Alloy Making Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast changes in chemical composition and size distribution of fine particles during the near-field transport of industrial plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,277 +3100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing state of aerosols and direct observation of carbonaceous and marine coatings on African dust by individual particle analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of time-resolved description of aerosol properties at the particle scale during an episode of industrial pollution plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JD013921⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 209, pp.93 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-009-0183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563869v1</w:t>
+                <w:t xml:space="preserve">hal-00482999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of time-resolved description of aerosol properties at the particle scale during an episode of industrial pollution plume</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing state of aerosols and direct observation of carbonaceous and marine coatings on African dust by individual particle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-009-0183-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.D24207-1 - D24207-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD013921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00482999v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopic fractionation in industrial emissions and urban aerosols</w:t>
               </w:r>
@@ -3644,477 +3644,477 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast evolution of tropospheric Pb- and Zn-rich particles in the vicinity of a lead smelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Choël</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perdrix</w:t>
+                <w:t xml:space="preserve">Grégory Lecornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40, pp.4439-4449. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2006, 40, pp.4439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268152v1</w:t>
+                <w:t xml:space="preserve">hal-00113563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospherically-promoted photosynthetic activity in a well-mixed ecosystem: Significance of wet deposition events of nitrogen compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boulart</w:t>
+                <w:t xml:space="preserve">Fast evolution of tropospheric Pb- and Zn-rich particles in the vicinity of a lead smelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gentilhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Deboudt</w:t>
+                <w:t xml:space="preserve">G. Lecornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.4439-4449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast evolution of tropospheric Pb- and Zn-rich particles in the vicinity of a lead smelter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospherically-promoted photosynthetic activity in a well-mixed ecosystem: Significance of wet deposition events of nitrogen compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Choël</w:t>
+                <w:t xml:space="preserve">Valérie Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lecornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2006.04.027⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69, pp.449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00113563v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic evidence of pollutant lead sources in Northwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,51 +4373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des activités 2019 du WP3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
@@ -5236,51 +5236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5299,269 +5299,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing state of African aerosols collected at M'Bour (Senegal) during the AMMA “dry-season” campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of mineral dust particles by SEM/EDX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cornille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Choël</w:t>
+                <w:t xml:space="preserve">C.U. Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGAC 10th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t>
+              <w:t xml:space="preserve">9th Asia-Pacific Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398348v1</w:t>
+                <w:t xml:space="preserve">hal-00398101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of mineral dust particles by SEM/EDX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing state of African aerosols collected at M'Bour (Senegal) during the AMMA “dry-season” campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asia-Pacific Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IGAC 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398101v1</w:t>
+                <w:t xml:space="preserve">hal-00398348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;IRENI&amp;quot; project: an integrated approach for the assessment of industrial aerosol sources in urbanised areas</w:t>
               </w:r>
@@ -6480,77 +6480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-GAC-MAC-CGU Joint Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
@@ -6605,77 +6605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CPER IRENI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dunkerque, France</w:t>
@@ -6698,402 +6698,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
+                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335009v1</w:t>
+                <w:t xml:space="preserve">hal-02868536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
+                <w:t xml:space="preserve">Characterization of fine particles in the near-field of a metallurgy plant: Overview of the NANO-INDUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130192v1</w:t>
+                <w:t xml:space="preserve">hal-02335009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Near-Field Evolution of Fine Particles Emitted by a Metallurgy Plant: Results of the NANO-INDUS Project</w:t>
+                <w:t xml:space="preserve">Caractérisation chimique et granulométrique de particules fines prélevées en proximité de zone industrielle en lien avec la dynamique atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Mbengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Flament</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAR 32nd Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, OR, United States. </w:t>
+              <w:t xml:space="preserve">28ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868536v1</w:t>
+                <w:t xml:space="preserve">hal-03130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of intercorrelation between the chemical and the optical properties of the aerosols</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0D468D0"/>
+    <w:nsid w:val="49CC2C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7650,51 +7650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4774-9900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09563679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192864042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C Maters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Mulholland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grob&#233;ty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Gier&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400368s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;riaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB6ZT8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0183-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWP35CBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.chemosphere.2008.08.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q61SX94T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aimoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.11.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN5475S8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113576v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soufflet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soufflet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-flament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4774-9900" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09563679X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192864042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04205389v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.139874" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goufrane Abichou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulemane Halif Ngagine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena C Maters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Mulholland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mattielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118505" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125822v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Healy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116078" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12040648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khardi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Mbengue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2016.08.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX7D23W9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arndt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF1SVBK9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2015.1025636" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.02.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9756-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2013.08.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ01505-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lothon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lohou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E R Pardyjak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10931-2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grob&#233;ty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Gier&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es400368s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1XLK0MP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017298" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758133v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. M&#233;riaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB6ZT8SC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482999v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-009-0183-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWP35CBW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD013921" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mattielli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.chemosphere.2008.08.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q61SX94T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aimoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.11.038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN5475S8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.04.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSGVDT87-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecornet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gentilhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.04.021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bertho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Flegal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(98)00376-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C993F1FF5EDD4D5D1321DAE58B358137C5F80B15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abichou Goufrane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngagine S. H." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang G." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbengue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638847v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04224200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flament" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dewaele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.U. Ro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cornille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimetz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soufflet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khalifeh Al Rawas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pech" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deguine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andebo Abesha Waza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170026v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dhont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soufflet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>