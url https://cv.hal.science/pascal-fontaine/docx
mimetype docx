--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -3312,916 +3312,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing prime implicants</w:t>
+                <w:t xml:space="preserve">SyMT: finding symmetries in SMT formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Deharbe</w:t>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+                <w:t xml:space="preserve">Orbe Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Formal Methods in Computer-Aided Design (FMCAD'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Satisfiability Modulo Theories - SMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300802v1</w:t>
+                <w:t xml:space="preserve">hal-00867816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyMT: finding symmetries in SMT formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing prime implicants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Areces</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Orbe Ezequiel</w:t>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Satisfiability Modulo Theories - SMT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Formal Methods in Computer-Aided Design (FMCAD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Portland, Oregon, United States. pp.46-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FMCAD.2013.6679390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867816v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Voisin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
+              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.256-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747269v1</w:t>
+                <w:t xml:space="preserve">hal-00747271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.256-270, </w:t>
+              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pisa, Italy. pp.194-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747271v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
+                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Wrocław, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617843v1</w:t>
+                <w:t xml:space="preserve">hal-00642535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
+                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642535v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.237-251, </w:t>
+              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viorica Sofronie-Stokkermans, Oct 2011, Saarbrücken, Germany. pp.40--54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617846v1</w:t>
+                <w:t xml:space="preserve">hal-00642529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Viorica Sofronie-Stokkermans, Oct 2011, Saarbrücken, Germany. pp.40--54, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.237-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642529v1</w:t>
+                <w:t xml:space="preserve">inria-00617846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Proof Format for SMT: a Proposal</w:t>
               </w:r>
@@ -4296,480 +4296,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and Exploiting Algebraic and Graphical Properties of Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GridTPT: a distributed platform for Theorem Prover Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caminha B. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Satisfiability Modulo Theories - SMT 2010</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Practical Aspects of Automated Reasoning (PAAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544658v1</w:t>
+                <w:t xml:space="preserve">inria-00543805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GridTPT: a distributed platform for Theorem Prover Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring and Exploiting Algebraic and Graphical Properties of Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Practical Aspects of Automated Reasoning (PAAR)</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Satisfiability Modulo Theories - SMT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543805v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">veriT: an open, trustable and efficient SMT-solver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating model-based software engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Automated Deduction - CADE 22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque d'Informatique: Brésil/INRIA (COLIBRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, Brazil. pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430634v1</w:t>
+                <w:t xml:space="preserve">inria-00430637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating model-based software engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">veriT: an open, trustable and efficient SMT-solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caminha B. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Informatique: Brésil/INRIA (COLIBRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Automated Deduction - CADE 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.151-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02959-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430637v1</w:t>
+                <w:t xml:space="preserve">inria-00430634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of theories for decidable fragments of first-order logic</w:t>
               </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Prensa Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,77 +6031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Satisfiability via SMT Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software, Services, and Systems. Essays Dedicated to Martin Wirsing on the Occasion of His Retirement from the Chair of Programming and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8950, Springer, pp.30-45, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6253,211 +6253,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Fine-Grained Proofs for Formula Processing</w:t>
+                <w:t xml:space="preserve">Congruence Closure with Free Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Universite de Lorraine, CNRS, Inria, LORIA, Nancy, France; Universidade Federal do Rio Grande do Norte, Natal, Brazil; Vrije Universiteit Amsterdam, Amsterdam, The Netherlands; Max-Planck-Institut für Informatik, Saarbrücken, Germany. 2017, pp.25</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria, Loria, Universite de Lorraine, UFRN, University of Iowa. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526841v1</w:t>
+                <w:t xml:space="preserve">hal-01442691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruence Closure with Free Variables</w:t>
+                <w:t xml:space="preserve">Scalable Fine-Grained Proofs for Formula Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Christian Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria, Loria, Universite de Lorraine, UFRN, University of Iowa. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Universite de Lorraine, CNRS, Inria, LORIA, Nancy, France; Universidade Federal do Rio Grande do Norte, Natal, Brazil; Vrije Universiteit Amsterdam, Amsterdam, The Netherlands; Max-Planck-Institut für Informatik, Saarbrücken, Germany. 2017, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442691v2</w:t>
+                <w:t xml:space="preserve">hal-01526841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gentle Non-Disjoint Combination of Satisfiability Procedures (Extended Version)</w:t>
               </w:r>
@@ -6798,51 +6798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>