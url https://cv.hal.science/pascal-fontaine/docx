--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3312,916 +3312,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SyMT: finding symmetries in SMT formulas</w:t>
+                <w:t xml:space="preserve">Computing prime implicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Areces</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Déharbe</w:t>
+                <w:t xml:space="preserve">David Deharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbe Ezequiel</w:t>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Satisfiability Modulo Theories - SMT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Formal Methods in Computer-Aided Design (FMCAD'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Portland, Oregon, United States. pp.46-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FMCAD.2013.6679390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867816v1</w:t>
+                <w:t xml:space="preserve">hal-03300802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing prime implicants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Deharbe</w:t>
+                <w:t xml:space="preserve">SyMT: finding symmetries in SMT formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbe Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Formal Methods in Computer-Aided Design (FMCAD'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Satisfiability Modulo Theories - SMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300802v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
+              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pisa, Italy. pp.194-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747271v1</w:t>
+                <w:t xml:space="preserve">hal-00747269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Voisin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Pisa, Italy. pp.194-207, </w:t>
+              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.256-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747269v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
+                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642535v1</w:t>
+                <w:t xml:space="preserve">inria-00617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
+                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Wrocław, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00617843v1</w:t>
+                <w:t xml:space="preserve">hal-00642535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Viorica Sofronie-Stokkermans, Oct 2011, Saarbrücken, Germany. pp.40--54, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.237-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642529v1</w:t>
+                <w:t xml:space="preserve">inria-00617846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.237-251, </w:t>
+              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viorica Sofronie-Stokkermans, Oct 2011, Saarbrücken, Germany. pp.40--54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617846v1</w:t>
+                <w:t xml:space="preserve">hal-00642529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Proof Format for SMT: a Proposal</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Exploiting Algebraic and Graphical Properties of Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,277 +4499,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating model-based software engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">veriT: an open, trustable and efficient SMT-solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caminha B. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Informatique: Brésil/INRIA (COLIBRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Automated Deduction - CADE 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.151-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02959-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430637v1</w:t>
+                <w:t xml:space="preserve">inria-00430634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">veriT: an open, trustable and efficient SMT-solver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automating model-based software engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Automated Deduction - CADE 22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque d'Informatique: Brésil/INRIA (COLIBRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, Brazil. pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00430634v1</w:t>
+                <w:t xml:space="preserve">inria-00430637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of theories for decidable fragments of first-order logic</w:t>
               </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjark Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Prensa Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,77 +6031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Satisfiability via SMT Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software, Services, and Systems. Essays Dedicated to Martin Wirsing on the Occasion of His Retirement from the Chair of Programming and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8950, Springer, pp.30-45, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6798,51 +6798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>