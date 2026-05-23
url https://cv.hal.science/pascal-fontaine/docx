--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1841,243 +1841,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Enumerative Instantiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrapping Computer Algebra is Surprisingly Successful for Non-Linear SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Reynolds</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fontaine</w:t>
+                <w:t xml:space="preserve">Mizuhito Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Khanh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS 2018 - 24th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.20</w:t>
+              <w:t xml:space="preserve">SC-square 2018 - Third International Workshop on Satisfiability Checking and Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877055v1</w:t>
+                <w:t xml:space="preserve">hal-01946733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapping Computer Algebra is Surprisingly Successful for Non-Linear SMT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Enumerative Instantiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haniel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC-square 2018 - Third International Workshop on Satisfiability Checking and Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">TACAS 2018 - 24th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946733v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Fine-Grained Proofs for Formula Processing</w:t>
               </w:r>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACAS 2017 - 23rd International Conference on Tools and Algorithms for Construction and Analysis of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden. pp.220 - 230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,51 +2284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subtropical Satisfiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mizuhito Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,321 +3018,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proofs in satisfiability modulo theories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo de Moura</w:t>
+                <w:t xml:space="preserve">Satisfiability Modulo Non-Disjoint Combinations of Theories Connected via Bridging Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPA (All about Proofs, Proofs for All)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on Automated Deduction: Decidability, Complexity, Tractability, ADDCT 2014. Held as Part of the Vienna Summer of Logic, affiliated with IJCAR 2014 and RTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvio Ghilardi, Ulrike Sattler, Viorica Sofronie-Stokkermans, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095009v1</w:t>
+                <w:t xml:space="preserve">hal-01087218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gentle Non-Disjoint Combination of Satisfiability Procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Chocron</w:t>
+                <w:t xml:space="preserve">Proofs in satisfiability modulo theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning - 7th International Joint Conference, IJCAR 2014, Held as Part of the Vienna Summer of Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APPA (All about Proofs, Proofs for All)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087162v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfiability Modulo Non-Disjoint Combinations of Theories Connected via Bridging Functions</w:t>
+                <w:t xml:space="preserve">A Gentle Non-Disjoint Combination of Satisfiability Procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Automated Deduction: Decidability, Complexity, Tractability, ADDCT 2014. Held as Part of the Vienna Summer of Logic, affiliated with IJCAR 2014 and RTA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automated Reasoning - 7th International Joint Conference, IJCAR 2014, Held as Part of the Vienna Summer of Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.122-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08587-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087218v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing prime implicants</w:t>
               </w:r>
@@ -3537,691 +3537,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Voisin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
+              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.256-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747269v1</w:t>
+                <w:t xml:space="preserve">hal-00747271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of disjoint theories: beyond decidability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMT solvers for Rodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weidenbach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR - 6th International Joint Conference on Automated Reasoning - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Manchester, United Kingdom. pp.256-270, </w:t>
+              <w:t xml:space="preserve">ABZ - Third International Conference on Abstract State Machines, Alloy, B, VDM, and Z - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Pisa, Italy. pp.194-207, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31365-3_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30885-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747271v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Déharbe</w:t>
+                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.222-236, </w:t>
+              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viorica Sofronie-Stokkermans, Oct 2011, Saarbrücken, Germany. pp.40--54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24364-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617843v1</w:t>
+                <w:t xml:space="preserve">hal-00642529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.237-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642535v1</w:t>
+                <w:t xml:space="preserve">inria-00617846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of Propositional Resolution Proofs via Partial Regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Symmetry in SMT Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Automated Deduction - CADE-23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Deduction (CADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Wroclaw, Poland. pp.222-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22438-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00617846v1</w:t>
+                <w:t xml:space="preserve">inria-00617843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining theories: the Ackerman and Guarded Fragments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Areces</w:t>
+                <w:t xml:space="preserve">Quantifier Inference Rules for SMT proofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium Frontiers of Combining Systems - FroCoS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Workshop on Proof eXchange for Theorem Proving - PxTP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Wrocław, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00642529v1</w:t>
+                <w:t xml:space="preserve">hal-00642535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Proof Format for SMT: a Proposal</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and Exploiting Algebraic and Graphical Properties of Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Woltzenlogel Paleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Martins Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Santana de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4934,243 +4934,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">haRVey : satisfaisabilité et théories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Déharbe</w:t>
+                <w:t xml:space="preserve">Practical Proof Reconstruction for First-order Logic and Set-Theoretical Constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hurlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjark Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.287-288</w:t>
+              <w:t xml:space="preserve">The Isabelle Workshop 2007 - Isabelle'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bremen, Germany. pp.2-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00186640v1</w:t>
+                <w:t xml:space="preserve">inria-00186638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Proof Reconstruction for First-order Logic and Set-Theoretical Constructions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Chaib</w:t>
+                <w:t xml:space="preserve">haRVey : satisfaisabilité et théories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caminha B. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tjark Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Isabelle Workshop 2007 - Isabelle'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bremen, Germany. pp.2-13</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels - AFADL'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.287-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00186638v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00186640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinations of Theories and the Bernays-Schönfinkel-Ramsey Class</w:t>
               </w:r>
@@ -5219,286 +5219,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressiveness + Automation + Soundness: Towards Combining SMT Solvers and Interactive Proof Assistants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision Procedures for the Formal Analysis of Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Déharbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Marion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alwen Tiu</w:t>
+                <w:t xml:space="preserve">Silvio Ranise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Tools and Algorithms for the Construction and Analysis of Systems - TACAS'06</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11691372_11⟩</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing, ICTAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tunis, Tunisia, pp.366--370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11921240_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001088v1</w:t>
+                <w:t xml:space="preserve">inria-00117277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Procedures for the Formal Analysis of Software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressiveness + Automation + Soundness: Towards Combining SMT Solvers and Interactive Proof Assistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Ranise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ringeissen</w:t>
+                <w:t xml:space="preserve">Leonor Prensa Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwen Tiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium on Theoretical Aspects of Computing, ICTAC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11921240_26⟩</w:t>
+              <w:t xml:space="preserve">12th International Conference on Tools and Algorithms for the Construction and Analysis of Systems - TACAS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Vienna/Austria, pp.167-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11691372_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00117277v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">haRVey: combining reasoners</w:t>
               </w:r>
@@ -5579,51 +5579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Lists with Non-Stably Infinite Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Ranise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calogero G. Zarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software, Services, and Systems. Essays Dedicated to Martin Wirsing on the Occasion of His Retirement from the Chair of Programming and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8950, Springer, pp.30-45, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haniel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria, Loria, Universite de Lorraine, UFRN, University of Iowa. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6798,51 +6798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03853159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Zohar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09625-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01988452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chocron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09512-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02515103v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Barbosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Blanchette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-09502-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01908684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fellner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Woltzenlogel Paleo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0283-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sturm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Abbott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern W. Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bigatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3055282.3055285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Le Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#233;harbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caminha B. de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346697v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#246;rg Schurr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86205-3_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51074-9_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel El Ouraoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381430v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Christian Blanchette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Kaliszyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuhito Ogawa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Khanh To" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Reynolds" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721959_17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590899v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66167-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schulz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Waldmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/3ngx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377655v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik&#225; H Abrah&#225;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Bigatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Brain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_29" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Jaroschek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Federico Dobal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24246-0_10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087218v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Barrett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Moura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08587-6_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2013.6679390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orbe Ezequiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weidenbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30885-7_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24364-6_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R4RBM34M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_19" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SHP2J98K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22438-6_18" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Q47J7TM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543805v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02959-2_12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G8NL4GV2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Martins Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04222-5_16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42N10LDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hurlin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjark Weber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186640v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00117277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Ranise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11921240_26" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C9SH85Z6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Prensa Nieto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwen Tiu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11691372_11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00091662v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calogero G. Zarba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106931" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-015-0239-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Schmidt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02194001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Tinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01127966v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15545-6_5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01442691v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526841v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>