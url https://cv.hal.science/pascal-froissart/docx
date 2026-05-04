--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Froissart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, CELSA – Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4107-8635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06893856X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte contre les rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.038.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des fake news sera-t-il révolu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.173-188. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des “fake labs” pour développer l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la rumeur : un concept récent et controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Publics de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l’emballement médiatique. Réflexions sur l’expertise en milieu journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Scientisme(s) et communication, 35, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs et bouc-émissaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La chasse aux sorcières, 775, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'emballement médiatique. Réflexions sur l'expertise en milieu journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences.com -- libre accès et science ouverte. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00586590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l’édition scientifique entre accès “propriétaire” et accès “libre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Science.com, 57, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Légendes urbaines, contes d’aujourd’hui, 43, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Science.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Science.com, 57, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l'édition scientifique, entre accès propriétaire et accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (57), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans les rumeurs visuelles sur l’internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Homo numericus, 34, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche rituelle de la communication. Hommage à James Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-deçà de l’efficacité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, bouffées d’audience, et rumeur sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2.0 ? Culture numérique, cultures expressives, 21, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous avec X, sur France-Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de l'économie et de la communication. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00132681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars in “Information and Communication Studies” (1975–2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Communication Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de l’économie et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie et communication, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux cahiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images rumorales en captivité. Émergence d’une nouvelle catégorie de rumeur sur les sites de référence sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (3), pp. 47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement médiatique “Rapport Hite” en 1976. Entretien avec Shere Hite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La investigación sobre la comunicación en Francia. Tendencias y carencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redalyc. La hemeroteca científica en línea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comunicación y Sociedad, 2, pp.37-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs et emballements. Comment les décrire, comment leur résister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00392069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe & communication. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du panoptisme. La télé-réalité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nº spécial (hors série), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du panoptisme. La télé-réalité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, h-s (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Holzschlag. La couleur pour les sites web : mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kahn & Krzysztof Lenk. Architecture de sites web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Zappaterra. Digital Lab : Design éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramyd Ed. Bloc Notes Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Slocombe. Max Hits. Construire et promouvoir des sites web réussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gautier. Typographie, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.106-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images rumorales. Une nouvelle imagerie populaire sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de médiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du Loft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication en France. Tendances et carences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delporte, Michael Palmer & Denis Ruellan. Presse à scandale. Scandale de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la rumeur. La rupture de 1902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Travaux de l'école doctorale d'histoire / Hypothèses, 4 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.001.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par Internet, réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du “plus vieux média du monde”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Médias. 1900–2000, 12-13, pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par Internet, réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Multimédia et savoir, 11, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par ordinateur. Réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Multimédia et savoirs, 11, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Reumaux, Toute la ville en parle. Esquisse d’une théorie des rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (143), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reumaux, Toute la ville en parle. Esquisse d'une théorie des rumeurs. -id, La veuve noire. Message et transmission de la rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (143), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur ou la survivance de l’intemporel dans les sociétés de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science.com. Libre accès et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, rumeurs, contes et faux-fuyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du fact-checking. Enquête sur la Clinique des rumeurs, Boston, 1942-1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-13-084728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Seurrat. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172, 2014, Les fondamentaux de la Sorbonne Nouvelle, 978-2-87854-647-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.356, 2010, 978-2-7011-5705-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, rumeurs, contes et faux-fuyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA &amp; Armand Colin, pp.135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageMaker 4.0 simplifié. La mise en page au bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Logiques, pp.228, 1991, 978-2-89381-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, même combat. Contribution à l’histoire du fact-checking du milieu du XXe siècle au début du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pretalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruser avec l’information. Fake news et théories du complot de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-477, 2025, 978-2-38549-189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser fake news et rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Valérie Devillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-26, 2025, Grand Amphi, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement médiatique, la rumeur et l’infox comme moyen de noyer le poisson en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la connerie en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences humaines Éditions, pp.145-160, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump to the media: Fake you! Analyse d’une communication polémique sur Twitter (2009-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news rumeurs, intox.. Stratégies et visées discursives de la désinformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Humanités numériques », 978-2-343-20884-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai et faux en contexte médiatique. Fake news, infox, rumeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoder l’information, combattre la désinformation en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’ENSSIB, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine &amp; Centre de recherche sur les médiations (CREM), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur peut-elle être créative ? La troublante similitude des dispositifs expérimentaux chez les psychologues et les créateurs littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiations. Actes du XXIe congrès de la Sfsic, SFSIC (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esto no es un rumor”. Designación y ocultación de un fenómeno mediático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las fuentes en la prensa : verdades, rumores y mentiras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR &amp; U. Bordeaux-Montaigne, pp.7-23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ? Dominique Wolton, en entretien avec Joëlle Farchy, Pascal Froissart et Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-47, 2014, coll. « Les essentiels d’Hermès »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ? Dominique Wolton, en entretien avec Joëlle Farchy, Pascal Froissart et Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique, Valérie Schafer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-47, 2014, coll. « Les essentiels d’Hermès »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information et de la communication : cartographie d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Olivési. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'information et de la communication : objets, savoirs, discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-294, 2013, Communication en plus, 978-2-7061-1819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01541087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC : cartographie d’une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information et de la communication. Objets, savoirs, discipline.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Grenoble, pp.269-292, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de qualification et le CNU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire son parcours de thèse. Manuel réflexif et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Harmattan, pp.59-69, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00382520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de qualification et le CNU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Laville; L. Leveneur; A. Rouger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire son parcours de thèse. Manuel réflexif et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2008, 978-2-296-06249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodes quantitatives en Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la recherche en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Grenoble, pp.57-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur démystifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de l’éolien. Rumeurs, cancans, mensonges et petites histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des énergies renouvelables, pp.43-49, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’au-delà télévisuel, l’en-deçà discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du discours audiovisuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-116, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du chien : une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oies du Capitole, ou les Raisons de la rumeur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLuhan, Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions du Cercle de librairie, pp.916-917, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur te nie ? Nie la rumeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du sujet en sciences humaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred TURNER, L’usage de l’art. De Burning Man à Facebook, art, technologie et management dans la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et comm’ sont dans un bateau (électoral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conf(in)érences de Paris8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;rumeur sur Internet&amp;quot;. Petite histoire des sites de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute la ville en parle. Esquisse d’une théorie des rumeurs. Paris, L’harmattan, 1994, 205 p., bibl. (« Logiques sociales »). — La veuve noire. Message et transmission de la rumeur. Paris, Méridiens Klincksieck, 1996, 188 p., bibl., index, ill. (« Sociétés »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communications & Broadcast Markets Survey. Prospects to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pechberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Skies Satellites. Market Forecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Markets for Multi Media in 14 Asian Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Froissart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, CELSA – Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4107-8635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06893856X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte contre les rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1), pp.223-240. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.038.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des fake news sera-t-il révolu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usbek &amp; Rica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.173-188. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.15479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux médias dans les discours des ministres de l’éducation, 2005-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des “fake labs” pour développer l’esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la rumeur : un concept récent et controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, « État des recherches en SIC sur l’information médiatique, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Publics de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l’emballement médiatique. Réflexions sur l’expertise en milieu journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Scientisme(s) et communication, 35, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs et bouc-émissaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La chasse aux sorcières, 775, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'emballement médiatique. Réflexions sur l'expertise en milieu journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.143-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l’édition scientifique entre accès “propriétaire” et accès “libre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Science.com, 57, pp.145-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences.com -- libre accès et science ouverte. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00586590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Légendes urbaines, contes d’aujourd’hui, 43, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Science.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Science.com, 57, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l'édition scientifique, entre accès propriétaire et accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (57), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans les rumeurs visuelles sur l’internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Homo numericus, 34, pp.189-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche rituelle de la communication. Hommage à James Carey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Winkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En-deçà de l’efficacité médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, bouffées d’audience, et rumeur sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2.0 ? Culture numérique, cultures expressives, 21, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendez-vous avec X, sur France-Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Médias, rumeurs, contes et faux-fuyants, 19, pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de l'économie et de la communication. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00132681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Scholars in “Information and Communication Studies” (1975–2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Communication Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.271-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe de l’économie et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie et communication, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet comme objet scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux cahiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images rumorales en captivité. Émergence d’une nouvelle catégorie de rumeur sur les sites de référence sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protée. Revue internationale de théories et de pratiques sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 (3), pp. 47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’événement médiatique “Rapport Hite” en 1976. Entretien avec Shere Hite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs et emballements. Comment les décrire, comment leur résister ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00392069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La investigación sobre la comunicación en Francia. Tendencias y carencias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redalyc. La hemeroteca científica en línea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Comunicación y Sociedad, 2, pp.37-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe & communication. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du panoptisme. La télé-réalité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nº spécial (hors série), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage du panoptisme. La télé-réalité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, h-s (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Zappaterra. Digital Lab : Design éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kahn & Krzysztof Lenk. Architecture de sites web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly E. Holzschlag. La couleur pour les sites web : mode d’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Slocombe. Max Hits. Construire et promouvoir des sites web réussis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Gautier. Typographie, guide pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.106-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramyd Ed. Bloc Notes Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.107-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images rumorales. Une nouvelle imagerie populaire sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de médiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du Loft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 265, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delporte, Michael Palmer & Denis Ruellan. Presse à scandale. Scandale de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication en France. Tendances et carences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicité de la rumeur. La rupture de 1902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Travaux de l'école doctorale d'histoire / Hypothèses, 4 (1), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.001.0315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par Internet, réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention du “plus vieux média du monde”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Médias. 1900–2000, 12-13, pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par Internet, réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Multimédia et savoir, 11, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation assistée par ordinateur. Réseau pédagogique et réseau technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Multimédia et savoirs, 11, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Reumaux, Toute la ville en parle. Esquisse d’une théorie des rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (143), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reumaux, Toute la ville en parle. Esquisse d'une théorie des rumeurs. -id, La veuve noire. Message et transmission de la rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (143), pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur ou la survivance de l’intemporel dans les sociétés de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.63-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, rumeurs, contes et faux-fuyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MédiaMorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science.com. Libre accès et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, pp.164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CREDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du fact-checking. Enquête sur la Clinique des rumeurs, Boston, 1942-1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-13-084728-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Candel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Escande-Gauquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude Seurrat. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172, 2014, Les fondamentaux de la Sorbonne Nouvelle, 978-2-87854-647-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01709074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.356, 2010, 978-2-7011-5705-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, rumeurs, contes et faux-fuyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INA &amp; Armand Colin, pp.135, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PageMaker 4.0 simplifié. La mise en page au bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Logiques, pp.228, 1991, 978-2-89381-043-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fake news, rumeurs, même combat. Contribution à l’histoire du fact-checking du milieu du XXe siècle au début du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Pretalli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruser avec l’information. Fake news et théories du complot de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.457-477, 2025, 978-2-38549-189-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser fake news et rumeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Méadel; Valérie Devillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le manuel des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-26, 2025, Grand Amphi, 9782376510789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emballement médiatique, la rumeur et l’infox comme moyen de noyer le poisson en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie de la connerie en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences humaines Éditions, pp.145-160, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trump to the media: Fake you! Analyse d’une communication polémique sur Twitter (2009-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Cetro; Lorella Sini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake news rumeurs, intox.. Stratégies et visées discursives de la désinformation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, coll. « Humanités numériques », 978-2-343-20884-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrai et faux en contexte médiatique. Fake news, infox, rumeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoder l’information, combattre la désinformation en bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’ENSSIB, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur peut-elle être créative ? La troublante similitude des dispositifs expérimentaux chez les psychologues et les créateurs littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiations. Actes du XXIe congrès de la Sfsic, SFSIC (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine &amp; Centre de recherche sur les médiations (CREM), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Méadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Farchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esto no es un rumor”. Designación y ocultación de un fenómeno mediático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las fuentes en la prensa : verdades, rumores y mentiras.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PILAR &amp; U. Bordeaux-Montaigne, pp.7-23, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ? Dominique Wolton, en entretien avec Joëlle Farchy, Pascal Froissart et Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-47, 2014, coll. « Les essentiels d’Hermès »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abondance et gratuité : pour quoi faire et jusqu’où ? Dominique Wolton, en entretien avec Joëlle Farchy, Pascal Froissart et Cécile Méadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et communication scientifiques à l’heure du numérique, Valérie Schafer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.31-47, 2014, coll. « Les essentiels d’Hermès »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'information et de la communication : cartographie d'une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Olivési. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l'information et de la communication : objets, savoirs, discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-294, 2013, Communication en plus, 978-2-7061-1819-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01541087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIC : cartographie d’une discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de l’information et de la communication. Objets, savoirs, discipline.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Grenoble, pp.269-292, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de qualification et le CNU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire son parcours de thèse. Manuel réflexif et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: Harmattan, pp.59-69, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00382520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de qualification et le CNU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Laville; L. Leveneur; A. Rouger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire son parcours de thèse. Manuel réflexif et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2008, 978-2-296-06249-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodes quantitatives en Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la recherche en Sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Grenoble, pp.57-76, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur démystifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de l’éolien. Rumeurs, cancans, mensonges et petites histoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des énergies renouvelables, pp.43-49, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’au-delà télévisuel, l’en-deçà discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en scène du discours audiovisuel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-116, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du chien : une approche communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les oies du Capitole, ou les Raisons de la rumeur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLuhan, Marshall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions du Cercle de librairie, pp.916-917, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur te nie ? Nie la rumeur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La figure du sujet en sciences humaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred TURNER, L’usage de l’art. De Burning Man à Facebook, art, technologie et management dans la Silicon Valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et comm’ sont dans un bateau (électoral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Conf(in)érences de Paris8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;rumeur sur Internet&amp;quot;. Petite histoire des sites de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute la ville en parle. Esquisse d’une théorie des rumeurs. Paris, L’harmattan, 1994, 205 p., bibl. (« Logiques sociales »). — La veuve noire. Message et transmission de la rumeur. Paris, Méridiens Klincksieck, 1996, 188 p., bibl., index, ill. (« Sociétés »).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communications & Broadcast Markets Survey. Prospects to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pechberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Skies Satellites. Market Forecas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Giget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Markets for Multi Media in 14 Asian Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Fowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Euroconsult. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E658FC5D"/>
+    <w:nsid w:val="D6FC82C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-froissart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4107-8635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06893856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00586590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00132681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00392069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751439v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.001.0315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05221769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/linvention-du-fact-checking" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruser-avec-l-information.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/fake-news-rumeurs-intox/10315?srsltid=AfmBOorC7QlSiLTGkiy8-chOJivpavI1yWK8LwWQ5Ct7OLCHKUOLo8ca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01541087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/530/9782706121807/Sciences%20de%20linformation%20et%20de%20la%20communication" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00382520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-construire_son_parcours_de_these_manuel_reflexif_et_pratique-9782296062498-26914.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pechberty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Villain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-froissart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4107-8635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06893856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.038.0223" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02369265v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.15479" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Aubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00975472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00586590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00132681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cardy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00392069v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001714v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.001.0315" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05221769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/linvention-du-fact-checking" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00976629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duhamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruser-avec-l-information.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Gaspard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/fake-news-rumeurs-intox/10315?srsltid=AfmBOorC7QlSiLTGkiy8-chOJivpavI1yWK8LwWQ5Ct7OLCHKUOLo8ca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02551270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01541087v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/530/9782706121807/Sciences%20de%20linformation%20et%20de%20la%20communication" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00382520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-construire_son_parcours_de_these_manuel_reflexif_et_pratique-9782296062498-26914.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pechberty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Giget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Villain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Fowler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>