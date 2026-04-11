--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44465CD2"/>
+    <w:nsid w:val="47368B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14E3A4A6"/>
+    <w:nsid w:val="BE4969AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>