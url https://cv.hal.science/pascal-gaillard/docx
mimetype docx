--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47368B52"/>
+    <w:nsid w:val="80A545B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE4969AB"/>
+    <w:nsid w:val="5E54FD05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>