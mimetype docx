--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Gaillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Université Toulouse - Jean Jaurès (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09204087X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=gWUnBqEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'effectue ma recherche dans le laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLLE UMR 5263, CNRS-UT2J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon domaine de recherche est l’étude de la catégorisation auditive. L’hypothèse globale est que nous procédons par catégorisation afin d’apprendre et organiser notre monde sonore. Cette catégorisation est dynamique (elle n’est pas figée par un apprentissage, mais varie en fonction des besoins), pilotée cognitivement, et dépend très directement de la tâche, c’est-à-dire de l’objectif de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur trois types de stimuli auditifs : parole, musique et bruit. Ils reposent essentiellement sur la théorie du prototype et de la typicalité, développée par Rosch (1976) et reprise en France par Dubois (1991).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec l’objectif de répondre à cette hypothèse, je collabore à un certain nombre d'études dans plusieurs domaines:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études auprès de participants adultes et enfants normo-entendants, adultes et enfants sourds implantés cochléaires afin de comprendre leur perception des sons de l'environnement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur divers type de stimuli (musique et paysages sonores) pour comprendre les compétences auditives misent en oeuvre pour accomplir une tâche ou pour construire notre perception du monde via des indices auditifs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des études sur la compréhension de la parole (et la différence avec l'intelligibilité) et ses applications dans le milieu industriel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’expérimentation utilisant la théorie de la catégorisation prototypique passe par la mise au point de paradigmes expérimentaux ad hoc. C’est pour cela que je développe depuis 2003 le </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">logiciel expérimental TCL-LabX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La recherche en audition passe également par des infrastructures technologiques adaptées, c’est pourquoi j'utilise la plateforme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Comportement et Usages (CCU)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; comportant un plateau en audition (cabine audiométrique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d'informations ici : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">orcid.org/0000-0003-0389-1593</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory room: Naturalistic assessment of auditory and visual perception in developing children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lasfargues-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 142 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2024.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the neural correlates of upper aerodigestive tract functions under natural conditions: A protocol using functional near-infrared spectroscopy, cervical acoustics, and accelerometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Organoid and Systems Neuroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.56-68. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bosn.2025.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative protocol of an exploratory study evaluating the acceptability of a humanoid robot at home of deaf children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.e0285927. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0285927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Swallowing Cerebral Neurophysiology Be Evaluated during Ecological Food Intake Conditions? A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.5480. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11185480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188105v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the sound produced by the oldest upper paleolithic seashell horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kasarherou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (7), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abe9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2SI corpus: a database of speech disorder productions to assess intelligibility and quality of life in head and neck cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (1), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-020-09496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of everyday sounds by cochlear implanted children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3532. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39991-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre d'extraits musicaux et analyse automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Albenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.28.1-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of natural sounds at different stages of auditory recovery in cochlear implant adult deaf patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 367, pp.182--194. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Speech Recognition Predicts Speech Intelligibility and Comprehension for Listeners With Simulated Age-Related Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (9), pp.2394--2405. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2017_JSLHR-S-16-0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder sans voir : impact de conversations téléphoniques courtes sur l'attention visuelle en conduite simulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016 (01-02), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898016002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of common sounds by cochlear implanted and normal hearing adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 335, pp.207-219. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heares.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Speech Intelligibility and Speech Comprehension in Babble Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.977-986. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2015_JSLHR-H-13-0335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Everyday Sounds: A Developmental Study of a Free Sorting Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guidetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of in-vehicle interface reduces gaze movements under dual-task condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Misdariis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.41-49. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-specific temporal learning with non-conflict stimuli: proof-of-principle for a learning account of context-specific proportion congruent effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Simoës-Perlant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de mesures perceptives et automatiques de l'intelligibilité : application à de la parole simulant la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ferrané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre des sons naturels par les sujets implantés cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Collett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A46-A47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation libre dans les troubles de la production pathologique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free sorting task of speech disorders by expert and non expert listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Woisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Duez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Laryngologie Otologie Rhinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des bruits environnementaux dans la compréhension des documents authentiques. Est-ce que comprendre un dialogue, c'est seulement comprendre la langue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle dans la perception des transitoires d'attaque de sons percussifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Castellengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1-2), pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surdité phonologique et catégorisation. Perception des voyelles françaises par les hispanophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Billières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur un paysage musical: les steelbands de Trinidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de acústica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, CA, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of a home-based humanoid robot for deaf children with cochlear implants and their family: A first step towards a remote speech-language training tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 33rd IEEE International Conference on Robot and Human Interactive Communication (ROMAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Pasadena, United States. pp.1659-1666, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN60168.2024.10731457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité d'un robot humanoïde à domicile pour les enfants sourds porteurs d'implants cochléaires et leur famille : Première étape vers un outil d’entrainement orthophonique à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Stiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Desgraves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d’Oto-Rhino-Laryngologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce-que l'expertise en musique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pint of Science" Festival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical expertise: a variety of cognitive skills in perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Boisseleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5nd International Conference of Music Education of Sobral · CIEMS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Sobral, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a content-based prediction of personalized musical preferences using transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Content-Based Multimedia Indexing (CBMI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Analysis and Musicological Interpretation of Human Free Sorting of Musical Excerpts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dauban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sénac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Advances in Multimedia (MMEDIA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Valencia, Spain. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental representations evoked by aircraft noise components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual relevance of acoustical parameters in aircraft noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress on Sound and Vibration, ICSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and automatic evaluations of the intelligibility of speech degraded by noise induced hearing loss simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, Inde. pp.2953-2957, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinologic Speech Severity Index Project: A Database of Speech Disorder Productions to Assess Quality of Life Related to Speech After Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation Conference (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.L18-1673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations perceptive et automatique de l'intelligibilité de la parole dégradée par simulation de la surdité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Laaridh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Farinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIes Journées d’Études sur la Parole (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de la Communication Parlée; CNRS; Laboratoire Parole et Langage, Aix-en-Provence, Jun 2018, Aix-en-Provence, France. pp.392-400, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d’évaluation de la compréhension orale par choix d’image : application à de la parole dégradée par simulation de la presbyacousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème édition des Journées d’études sur la parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception native des voyelles catalanes produites par des locutrices multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Carrera-Sabaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Journées d’Études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid sound classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Coler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to collect representative samples of urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Mandarine Colle Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and technology for a quiet Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation de distorsions vocaliques produites par un apprenant hispanophone adulte en français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia & Magnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1329 - 1343, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140801366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfant sourd et implant cochléaire: un développement spécifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Développements atypiques: quels apports pour la psychologie du développement?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach for FAIR meteorological datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Comparot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassia Trojahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a generic and integrated FAIR data management platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Plenary Meeting Research Data Alliance (RDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Exploring and talking about music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensory Experiences - Exploring meaning and the senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, John Benjamins Publishing Company, pp.213-247, 2021, Converging Evidence in Language and Communication Research, 9789027209801. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/celcr.24.06pat⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does your face tell me about you? Evidence of a hierarchy in the social categorization of faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuzma Strelnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Terrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu final projet &amp;quot;Réhabilitation à domicile de l'enfant sourd avec implant cochléaire&amp;quot; - H2R2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">final, Université Toulouse - Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorization Strategies Oral vs Written of English vs Chinese Words by French Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chareix Hélène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference for Research on Learning and Instruction, Developing Potentials for Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Szeged, Faculty of Arts, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A545B7"/>
+    <w:nsid w:val="23D5BCCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E54FD05"/>
+    <w:nsid w:val="B9C03A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-gaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0389-1593" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09204087X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gWUnBqEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clle.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycore.core-cloud.net/index.php/s/EhMhbvgc4NSa9w5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mshs.univ-toulouse.fr/spip.php?article991&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Gallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Souche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bosn.2025.04.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lasfargues-Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Berland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2024.08.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04188105v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gabas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cormary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185480" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kasarherou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe9510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Woisard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Balaguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09496-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Collett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guidetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuzma Strelnikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39991-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Albenge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.28.1-16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2018.06.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2017_JSLHR-S-16-0269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016002053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.03.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STVNZ2JF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2015_JSLHR-H-13-0335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115557" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2015.02.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ926N16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simo&#235;s-Perlant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boujon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schmidt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01241" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Magnen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.125" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Duez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Castellengo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Boisseleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03653129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546931v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Laaridh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1264" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770168v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858337v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-45" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572462v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Carrera-Sabat&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572472v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Coler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mandarine Colle Quesada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia &amp; Magnen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870650v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/celcr.24.06pat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Terrace" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pins" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>