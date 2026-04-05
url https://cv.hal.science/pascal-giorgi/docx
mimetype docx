--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1914,209 +1914,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online order basis algorithm and its impact on the block Wiedemann algorithm</w:t>
+                <w:t xml:space="preserve">Generating Optimized Sparse Matrix Vector Product over Finite Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lebreton</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vialla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 204 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2608628.2608647⟩</w:t>
+              <w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Séoul, South Korea. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01232873v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Optimized Sparse Matrix Vector Product over Finite Fields</w:t>
+                <w:t xml:space="preserve">Online order basis algorithm and its impact on the block Wiedemann algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Vialla</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Séoul, South Korea. pp.685-690, </w:t>
+              <w:t xml:space="preserve">ISSAC 204 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.202-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2608628.2608647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275818v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01232873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t>
               </w:r>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01538453v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.06.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415472v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Doliskani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2576802.2576813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520207v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04593144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ottow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01701861v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208991" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yeromina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Eberly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Giesbrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02360023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01538453v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.06.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415472v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Doliskani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2576802.2576813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520207v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04593144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ottow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01701861v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208991" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yeromina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608647" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Eberly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Giesbrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02360023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>