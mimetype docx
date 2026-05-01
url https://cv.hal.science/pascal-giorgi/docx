--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1585,226 +1585,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02003089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certification of minimal approximant bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex molecule synthesis made easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelli Elizarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Neiger</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yeromina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Université Côte d'Azur Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.77-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701861v2</w:t>
+                <w:t xml:space="preserve">hal-02014226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex molecule synthesis made easy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certification of minimal approximant bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Yeromina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
+                <w:t xml:space="preserve">Vincent Neiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Côte d'Azur Complex Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2018 - 43rd International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3208976.3208991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014226v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive double-size fixed precision arithmetic</w:t>
               </w:r>
@@ -1914,209 +1914,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Optimized Sparse Matrix Vector Product over Finite Fields</w:t>
+                <w:t xml:space="preserve">Online order basis algorithm and its impact on the block Wiedemann algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Vialla</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_102⟩</w:t>
+              <w:t xml:space="preserve">ISSAC 204 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.202-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2608628.2608647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275818v1</w:t>
+                <w:t xml:space="preserve">lirmm-01232873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online order basis algorithm and its impact on the block Wiedemann algorithm</w:t>
+                <w:t xml:space="preserve">Generating Optimized Sparse Matrix Vector Product over Finite Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lebreton</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vialla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 204 - 39th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Kobe, Japan. pp.202-209, </w:t>
+              <w:t xml:space="preserve">ICMS: International Congress on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Séoul, South Korea. pp.685-690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2608628.2608647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44199-2_102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01232873v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of Design for Containers and Solutions in the LinBox Library</w:t>
               </w:r>
@@ -2728,239 +2728,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135090v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Subquadratic Binary Field Multiplier in Double Polynomial System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Giorgi</w:t>
+                <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Urbanska</w:t>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT'2007: International Conference on Security and Cryptography,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.229--236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142141v2</w:t>
+                <w:t xml:space="preserve">hal-00140082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subquadratic Binary Field Multiplier in Double Polynomial System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel computation of the rank of large sparse matrices from algebraic K-theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elbaz-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Negre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
+                <w:t xml:space="preserve">Anna Urbanska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT'2007: International Conference on Security and Cryptography,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PASCO '07 - International Workshop on Parallel Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, Canada. pp.43-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1278177.1278186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140082v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFPACK: finite field linear algebra package</w:t>
               </w:r>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01538453v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.06.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415472v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Doliskani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2576802.2576813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520207v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04593144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ottow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01701861v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208991" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yeromina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232873v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608647" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Eberly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Giesbrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02360023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Perret Du Cray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.08.011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01538453v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.06.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01415472v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Doliskani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3145573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2576802.2576813" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520207v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018223v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pernet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1391989.1391992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04746015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04593144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ottow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03784815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476609v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02493066v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02003089v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3326229.3326249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yeromina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01701861v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208976.3208991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582593v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Breust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42432-3_28" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608628.2608647" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vialla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David Saunders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44199-2_98" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424288v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135090v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142141v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urbanska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1278177.1278186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1005285.1005304" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Eberly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Giesbrecht" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Storjohann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Villard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02360023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>