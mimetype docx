--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Guehl </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer and Postdoc in Computer Graphics.Head of a Master in advanced computer graphics and virtual production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6387-6355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French experienced software engineer in industry, IT services and research labs. I have obtained a PhD in Computer Graphics at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research lab and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university of Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designing new models, algorithms and prototypes for digital artists of the video games and film industry (content creation tool: texture and material synthesis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently, I work as Research Engineer and Postdoc in Computer Graphics at the LIX research lab of at Ecole Polytechnique, and I am the Head of a new Master of Science and Technology in Computer graphics and new digital technologies for the film industry (2 years work-study program: R&D, 3D, applied maths, computer science, virtual production, AI, etc.), opening in September 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Graphics, Computer Animation and VFX industry (R&D internship, postdoc, R&D engineer...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Procedural Wave Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, SIGGRAPH, 44 (4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi‐Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerceptualLift: Using hatches to infer a 3D organic shape from a sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive + WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DepthLight: a Single Image Lighting Pipeline for Seamless Integration of Virtual Objects into Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Manus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive+WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driller: An Intuitive Interface for Designing Tangled and Nested Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Eurographics 2024 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYENS Centre of Excellence in collaboration with the University of Cyprus and the Cyprus University of Technology, Apr 2024, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Animation Retiming from Impulse-Based Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Arlington VA USA, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677388.3696323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI 2021 (Les Journées du Campus d’Illkirch), 19 avril 2021 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGSR (Eurographics Symposium on Rendering) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural Texture Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR IG-RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veRTIGE: Using simulation data to teach about galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Arnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolve IPS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Varsovie, Poland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, librairie et kit de développement sur GPU pour l'exploration temps-réel et visuellement réaliste d'immenses scènes détaillées à base de SVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2012 - Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and procedural representations for the control and scalability of texture/material synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Day, doctoral school MSII, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'apparence semi-procédural pour le contrôle et le passage à l'échelle de la synthèse de textures et de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Strasbourg, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022STRAD039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04090150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, Real-time Voxel-based Library to Render Large and Detailed Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC - GPU Technology Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Guehl </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer and Postdoc in Computer Graphics.Head of a Master in advanced computer graphics and virtual production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6387-6355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French experienced software engineer in industry, IT services and research labs. I have obtained a PhD in Computer Graphics at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research lab and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university of Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designing new models, algorithms and prototypes for digital artists of the video games and film industry (content creation tool: texture and material synthesis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently, I work as Research Engineer and Postdoc in Computer Graphics at the LIX research lab of at Ecole Polytechnique, and I am the Head of a new Master of Science and Technology in Computer graphics and new digital technologies for the film industry (2 years work-study program: R&D, 3D, applied maths, computer science, virtual production, AI, etc.), opening in September 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Graphics, Computer Animation and VFX industry (R&D internship, postdoc, R&D engineer...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Procedural Wave Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, SIGGRAPH, 44 (4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi‐Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerceptualLift: Using hatches to infer a 3D organic shape from a sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive + WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DepthLight: a Single Image Lighting Pipeline for Seamless Integration of Virtual Objects into Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Manus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive+WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driller: An Intuitive Interface for Designing Tangled and Nested Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Eurographics 2024 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYENS Centre of Excellence in collaboration with the University of Cyprus and the Cyprus University of Technology, Apr 2024, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Animation Retiming from Impulse-Based Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Arlington VA USA, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677388.3696323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI 2021 (Les Journées du Campus d’Illkirch), 19 avril 2021 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGSR (Eurographics Symposium on Rendering) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural Texture Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR IG-RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veRTIGE: Using simulation data to teach about galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Arnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolve IPS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Varsovie, Poland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, librairie et kit de développement sur GPU pour l'exploration temps-réel et visuellement réaliste d'immenses scènes détaillées à base de SVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2012 - Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and procedural representations for the control and scalability of texture/material synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Day, doctoral school MSII, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'apparence semi-procédural pour le contrôle et le passage à l'échelle de la synthèse de textures et de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Strasbourg, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022STRAD039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04090150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, Real-time Voxel-based Library to Render Large and Detailed Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC - GPU Technology Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B417BE"/>
+    <w:nsid w:val="86A98C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-guehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6387-6355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icube.unistra.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-05089067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04824957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04761328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677388.3696323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allegre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jaussaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04090150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAD039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-guehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6387-6355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icube.unistra.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-05089067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04824957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04761328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677388.3696323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allegre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jaussaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04090150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAD039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>