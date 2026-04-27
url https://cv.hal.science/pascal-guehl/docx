--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86A98C01"/>
+    <w:nsid w:val="79203F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>