--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Guehl </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer and Postdoc in Computer Graphics.Head of a Master in advanced computer graphics and virtual production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6387-6355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French experienced software engineer in industry, IT services and research labs. I have obtained a PhD in Computer Graphics at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research lab and </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university of Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designing new models, algorithms and prototypes for digital artists of the video games and film industry (content creation tool: texture and material synthesis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently, I work as Research Engineer and Postdoc in Computer Graphics at the LIX research lab of at Ecole Polytechnique, and I am the Head of a new Master of Science and Technology in Computer graphics and new digital technologies for the film industry (2 years work-study program: R&D, 3D, applied maths, computer science, virtual production, AI, etc.), opening in September 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Graphics, Computer Animation and VFX industry (R&D internship, postdoc, R&D engineer...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Procedural Wave Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, SIGGRAPH, 44 (4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi‐Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerceptualLift: Using hatches to infer a 3D organic shape from a sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive + WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DepthLight: a Single Image Lighting Pipeline for Seamless Integration of Virtual Objects into Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Manus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive+WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driller: An Intuitive Interface for Designing Tangled and Nested Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Eurographics 2024 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYENS Centre of Excellence in collaboration with the University of Cyprus and the Cyprus University of Technology, Apr 2024, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Animation Retiming from Impulse-Based Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Arlington VA USA, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677388.3696323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI 2021 (Les Journées du Campus d’Illkirch), 19 avril 2021 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGSR (Eurographics Symposium on Rendering) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural Texture Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR IG-RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veRTIGE: Using simulation data to teach about galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Arnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolve IPS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Varsovie, Poland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, librairie et kit de développement sur GPU pour l'exploration temps-réel et visuellement réaliste d'immenses scènes détaillées à base de SVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2012 - Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and procedural representations for the control and scalability of texture/material synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Day, doctoral school MSII, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'apparence semi-procédural pour le contrôle et le passage à l'échelle de la synthèse de textures et de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Strasbourg, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022STRAD039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04090150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, Real-time Voxel-based Library to Render Large and Detailed Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC - GPU Technology Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Guehl </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer and Postdoc in Computer Graphics.Head of a Master in advanced computer graphics and virtual production.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6387-6355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253122449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=LySBLksAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French experienced software engineer in industry, IT services and research labs. I have obtained a PhD in Computer Graphics at </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research lab and </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">university of Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Designing new models, algorithms and prototypes for digital artists of the video games and film industry (content creation tool: texture and material synthesis).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently, I work as Research Engineer and Postdoc in Computer Graphics at the LIX research lab of at Ecole Polytechnique, and I am the Head of a new Master of Science and Technology in Computer graphics and new digital technologies for the film industry (2 years work-study program: R&D, 3D, applied maths, computer science, virtual production, AI, etc.), opening in September 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking for opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Graphics, Computer Animation and VFX industry (R&D internship, postdoc, R&D engineer...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Dimensional Procedural Wave Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, SIGGRAPH, 44 (4), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3730928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DynBioSketch: A tool for sketching dynamic visual summaries in biology, and its application to infection phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 122, pp.103956. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi‐Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (4), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PerceptualLift: Using hatches to infer a 3D organic shape from a sketch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive + WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DepthLight: a Single Image Lighting Pipeline for Seamless Integration of Virtual Objects into Real Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Manus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Christie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive+WICED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exw.20251060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driller: An Intuitive Interface for Designing Tangled and Nested Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dev Parakkat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Cani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Eurographics 2024 - Short Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYENS Centre of Excellence in collaboration with the University of Cyprus and the Cyprus University of Technology, Apr 2024, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/egs.20241025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive Animation Retiming from Impulse-Based Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motion, Interaction, and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Arlington VA USA, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3677388.3696323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI 2021 (Les Journées du Campus d’Illkirch), 19 avril 2021 (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03393579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Procedural Textures Using Point Process Texture Basis Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGSR (Eurographics Symposium on Rendering) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedural Texture Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedrich Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR IG-RV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veRTIGE: Using simulation data to teach about galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Arnerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Arenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revolve IPS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Varsovie, Poland. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, librairie et kit de développement sur GPU pour l'exploration temps-réel et visuellement réaliste d'immenses scènes détaillées à base de SVO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Crassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2012 - Journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and procedural representations for the control and scalability of texture/material synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Allègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster Day, doctoral school MSII, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'apparence semi-procédural pour le contrôle et le passage à l'échelle de la synthèse de textures et de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de Strasbourg, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022STRAD039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04090150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GigaVoxels, Real-time Voxel-based Library to Render Large and Detailed Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVIDIA GTC - GPU Technology Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79203F1A"/>
+    <w:nsid w:val="BE1065D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-guehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6387-6355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icube.unistra.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unistra.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-05089067v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04824957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04761328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bienvenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677388.3696323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allegre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crassin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jaussaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04090150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAD039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-guehl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6387-6355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LySBLksAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icube.unistra.fr/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.unistra.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-05089067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi All&#232;gre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Butler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chabrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dev Parakkat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boivin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exw.20251060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04824957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20241025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04761328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bienvenu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677388.3696323" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allegre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boissel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lemercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Arnerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Arenou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crassin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heitz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jaussaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04090150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022STRAD039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00808121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>