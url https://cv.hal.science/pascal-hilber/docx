--- v0 (2026-03-22)
+++ v1 (2026-05-19)
@@ -338,404 +338,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Gall</w:t>
+                <w:t xml:space="preserve">C. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Machado</w:t>
+                <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Tuma</w:t>
+                <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 89, pp.310-321. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355818v1</w:t>
+                <w:t xml:space="preserve">hal-03561761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hilber</w:t>
+                <w:t xml:space="preserve">Jan Cendelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chesneau</w:t>
+                <w:t xml:space="preserve">Anne Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bulla</w:t>
+                <w:t xml:space="preserve">Marie-Laure Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toulouse</w:t>
+                <w:t xml:space="preserve">Jan Tuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561761v1</w:t>
+                <w:t xml:space="preserve">hal-02355818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355849v1</w:t>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired spatial performance in cerebellar-deficient Lurcher mice is not associated with their abnormal stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Tuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Kolinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Jelinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Cendelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140, pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2121,285 +2121,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of training on motor abilities of heterozygous staggerer mutant (Rora+/Rorasg) mice during aging.</w:t>
+                <w:t xml:space="preserve">Effect of training on motor abilities of heterozygous staggerer mutant (Rora ' /Rora sg ) mice during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Hilber</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chianale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 141, pp.35-42. </w:t>
+              <w:t xml:space="preserve">, 2003, 141 (1), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0166-4328(02)00319-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0166-4328(02)00319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078483v1</w:t>
+                <w:t xml:space="preserve">hal-02355823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of training on motor abilities of heterozygous staggerer mutant (Rora ' /Rora sg ) mice during aging</w:t>
+                <w:t xml:space="preserve">Effect of training on motor abilities of heterozygous staggerer mutant (Rora+/Rorasg) mice during aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hilber</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chianale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 141 (1), pp.35-42. </w:t>
+              <w:t xml:space="preserve">, 2003, 141, pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0166-4328(02)00319-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0166-4328(02)00319-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355823v1</w:t>
+                <w:t xml:space="preserve">hal-00078483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor skills and motor learning in Lurcher mutant mice during aging</w:t>
               </w:r>
@@ -2986,277 +2986,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-clinical animal models and targeted therapies on cognition: Direct Impact of the PI3K inhibitor buparlisib</w:t>
+                <w:t xml:space="preserve">Compulsivity/impulsivity syndrome after treatment with BKM120 in a preclinical mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual meeting of the LARC-Neuroscience network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Keystone Symposia “PI3-kinase signaling pathways in disease”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351458v1</w:t>
+                <w:t xml:space="preserve">hal-02351582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compulsivity/impulsivity syndrome after treatment with BKM120 in a preclinical mouse model</w:t>
+                <w:t xml:space="preserve">Pre-clinical animal models and targeted therapies on cognition: Direct Impact of the PI3K inhibitor buparlisib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gandolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia “PI3-kinase signaling pathways in disease”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">19th Annual meeting of the LARC-Neuroscience network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351582v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un inhibiteur PI3K utilisé dans le traitement du cancer entraîne une désinhibition comportementale/impulsivité dans un modèle murin</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;ouforo-Paul Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cendelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112972" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen M'Rad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2017-1050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kolinko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Jelinkova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.02.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940742v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Hamza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arabo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9450-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapinte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecointre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.05.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPVLPR6R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2ZR2TDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.07.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3HK7WLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF6MZDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chianale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4328(02)00319-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87W9Q42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355823v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(02)00319-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(00)00509-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WVFM75Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meignin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapinte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45142-8_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03790600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Parment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Desrues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;ouforo-Paul Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14184403" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cendelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112972" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen M'Rad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jeljeli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Rihane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sakly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2017-1050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355831v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kolinko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Jelinkova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.02.009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940742v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Hamza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arabo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9450-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorivel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lapinte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecointre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.11.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Le Joncour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Tonon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Proust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2010.05.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.04.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPVLPR6R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2ZR2TDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2005.07.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3HK7WLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caston" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2004.01.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBF6MZDN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caston" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chianale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4328(02)00319-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W87W9Q42-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-4328(02)00319-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(00)00509-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WVFM75Q-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meignin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gandolfo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapinte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02527435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Galas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Benard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45142-8_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>