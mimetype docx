--- v0 (2026-03-11)
+++ v1 (2026-04-22)
@@ -666,161 +666,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+                <w:t xml:space="preserve">Minimum Information about an Uncultivated Virus Genome (MIUViG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Evelien M. Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
+                <w:t xml:space="preserve">Eugene V. Koonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Andrew M. Kropinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.4306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+                <w:t xml:space="preserve">pasteur-01977322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
@@ -864,51 +864,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -934,4178 +934,4182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial abundance, activity and population genomic profiling with mOTUs2</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Milanese</w:t>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mende</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08844-4⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281129v1</w:t>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Information about an Uncultivated Virus Genome (MIUViG)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial abundance, activity and population genomic profiling with mOTUs2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelien M. Adriaenssens</w:t>
+                <w:t xml:space="preserve">Alessio Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
+                <w:t xml:space="preserve">Daniel Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene V. Koonin</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Kropinski</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.29-37. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.4306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08844-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01977322v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerate PCR Primers to Reveal the Diversity of Giant Viruses in Coastal Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyasu Watai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), pp.496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v10090496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality and diel cycling of viral production revealed by a 24 h time course cross-omics analysis in a coastal region of Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyasu Watai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nana Haruki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daichi Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-018-0052-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon Richness of “Megaviridae” Exceeds those of Bacteria and Archaea in the Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Mihara</w:t>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitoshi Koyano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Grimsley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susumu Goto</w:t>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1264/jsme2.me17203⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978927v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxon Richness of “Megaviridae” Exceeds those of Bacteria and Archaea in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Hitoshi Koyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguelangel Cuenca</w:t>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky376⟩</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.me17203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803597v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguelangel Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.gky376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Viral Genomes Shed New Light on Virus-Host Interactions in the Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosuke Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyasu Watai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiho Omae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mSphere.00359-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
+                <w:t xml:space="preserve">Linking Virus Genomes with Host Taxonomy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Cabello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Yugo Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t>
+                <w:t xml:space="preserve">Hiroki Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+                <w:t xml:space="preserve">Genki Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v8030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295207v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Virus Genomes with Host Taxonomy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yugo Shimizu</w:t>
+                <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Nishiyama</w:t>
+                <w:t xml:space="preserve">Ana M. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genki Yoshikawa</w:t>
+                <w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v8030066⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435950v1</w:t>
+                <w:t xml:space="preserve">hal-01295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Kenji K Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji K Kojima</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258212v1</w:t>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (6), pp.979-989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-2229.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G. Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDD version 3.1: a user-friendly computer program for microsatellite selection and primer design revisited: experimental validation of variables determining genotyping success rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (6), pp.1302-1313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic 16S rDNA Illumina tags are a powerful alternative to amplicon sequencing to explore diversity and structure of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (9, SI), pp.2659-2671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Subirana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (9), pp.1678-1695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2013.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Karsenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G. Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenome Annotation Using a Distributed Grid of Undergraduate Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gautheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6, pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature extraction and signal processing for nylon DNA microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-5-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00112016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA microarray data and contextual analysis of correlation graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-4-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00115584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMBL-Align: a new public nucleotide and amino acid multiple sequence alignment database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Camon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.E. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.763-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keriel</w:t>
+                <w:t xml:space="preserve">L. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Morales</w:t>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bedard</w:t>
+                <w:t xml:space="preserve">C. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695857v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morales</w:t>
+                <w:t xml:space="preserve">A. Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bedard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">C.R. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bedard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994377v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognosis of breast cancer and gene expression profiling using DNA arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Granjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microarrays, Immune Responses and Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 975, pp.217-231, 2002, 0077-8923;1-57331-446-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb05954.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5252,51 +5256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genomic.social/@pascal_hingamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Milanese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08844-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874850v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyasu Watai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10090496" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Nishimura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Haruki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Morimoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0052-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Mihara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Koyano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.me17203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Honda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiho Omae" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00359-16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Shimizu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishiyama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Yoshikawa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8030066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112016v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lo&#239;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115584v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-4-15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Camon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Parkinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoesser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612160v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granjeaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb05954.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ7PN050-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genomic.social/@pascal_hingamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Milanese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mende" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08844-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyasu Watai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10090496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Nishimura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Haruki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Morimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Mihara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Koyano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.me17203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Honda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiho Omae" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00359-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Shimizu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishiyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Yoshikawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8030066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lo&#239;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-38" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-4-15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Camon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Parkinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoesser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granjeaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb05954.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ7PN050-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>