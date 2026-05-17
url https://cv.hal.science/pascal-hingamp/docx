--- v1 (2026-04-22)
+++ v2 (2026-05-17)
@@ -347,51 +347,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1347-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -666,161 +666,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Information about an Uncultivated Virus Genome (MIUViG)</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roux</w:t>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelien M. Adriaenssens</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene V. Koonin</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Kropinski</w:t>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.29-37. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.4306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01977322v1</w:t>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
               </w:r>
@@ -934,1769 +934,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+                <w:t xml:space="preserve">Microbial abundance, activity and population genomic profiling with mOTUs2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Alessio Milanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Daniel Mende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08844-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+                <w:t xml:space="preserve">hal-02281129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial abundance, activity and population genomic profiling with mOTUs2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum Information about an Uncultivated Virus Genome (MIUViG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Milanese</w:t>
+                <w:t xml:space="preserve">Evelien M. Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mende</w:t>
+                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Eugene V. Koonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Andrew M. Kropinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08844-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.4306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281129v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01977322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate PCR Primers to Reveal the Diversity of Giant Viruses in Coastal Waters</w:t>
+                <w:t xml:space="preserve">Locality and diel cycling of viral production revealed by a 24 h time course cross-omics analysis in a coastal region of Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanze Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Takashi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yosuke Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hiroyasu Watai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Yoshida</w:t>
+                <w:t xml:space="preserve">Nana Haruki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daichi Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10090496⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0052-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874850v1</w:t>
+                <w:t xml:space="preserve">hal-01771838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality and diel cycling of viral production revealed by a 24 h time course cross-omics analysis in a coastal region of Japan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Degenerate PCR Primers to Reveal the Diversity of Giant Viruses in Coastal Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyasu Watai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Yoshida</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daichi Morimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0052-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10090496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771838v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxon Richness of “Megaviridae” Exceeds those of Bacteria and Archaea in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Tomoko Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Hitoshi Koyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.me17203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+                <w:t xml:space="preserve">hal-01978927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxon Richness of “Megaviridae” Exceeds those of Bacteria and Archaea in the Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Goto</w:t>
+                <w:t xml:space="preserve">Miguelangel Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (2), pp.162-171. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), pp.gky376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1264/jsme2.me17203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978927v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Gene Atlas: exploring the biogeography of plankton genes online</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Lescot</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguelangel Cuenca</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (W1), pp.gky376. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803597v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Viral Genomes Shed New Light on Virus-Host Interactions in the Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroyasu Watai</w:t>
+                <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Honda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Mihara</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimiho Omae</w:t>
+                <w:t xml:space="preserve">Stefan Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00359-16⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771841v1</w:t>
+                <w:t xml:space="preserve">hal-01771844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Engelen</w:t>
+                <w:t xml:space="preserve">Environmental Viral Genomes Shed New Light on Virus-Host Interactions in the Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyasu Watai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Takashi Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Mihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Kimiho Omae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00359-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771844v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Virus Genomes with Host Taxonomy.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yugo Shimizu</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Nishiyama</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genki Yoshikawa</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v8030066⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435950v1</w:t>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana M. Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Linking Virus Genomes with Host Taxonomy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Mihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Yugo Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Hiroki Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Genki Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v8030066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t>
               </w:r>
@@ -2721,64 +2721,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji K Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t>
@@ -2842,77 +2842,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
@@ -2944,433 +2944,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Villar</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desdevises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,277 +4653,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lin</w:t>
+                <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">A. Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morales</w:t>
+                <w:t xml:space="preserve">C.R. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bedard</w:t>
+                <w:t xml:space="preserve">N. Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994377v1</w:t>
+                <w:t xml:space="preserve">hal-02695857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures</w:t>
+                <w:t xml:space="preserve">Divergent N-terminal sequences target an inducible testis deubiquitinating enzyme to distinct subcellular structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lin</w:t>
+                <w:t xml:space="preserve">L. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Keriel</w:t>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Morales</w:t>
+                <w:t xml:space="preserve">C. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bedard</w:t>
+                <w:t xml:space="preserve">N Bedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-6578</w:t>
+              <w:t xml:space="preserve">, 2000, 20 (17), pp.6568-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695857v1</w:t>
+                <w:t xml:space="preserve">hal-01994377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5256,51 +5256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genomic.social/@pascal_hingamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Milanese" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mende" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08844-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyasu Watai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshida" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10090496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Nishimura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Haruki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Morimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0052-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Mihara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Koyano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.me17203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Honda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiho Omae" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00359-16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Shimizu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishiyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Yoshikawa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8030066" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lo&#239;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-38" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-4-15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Camon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Parkinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoesser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granjeaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb05954.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ7PN050-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genomic.social/@pascal_hingamp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696136v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(team) Tara Oceans Coordinators" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Turrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Milanese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mende" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08844-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01977322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. Adriaenssens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene V. Koonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kropinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Yoshida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Nishimura" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyasu Watai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Haruki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Morimoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0052-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10090496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Mihara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Koyano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Goto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.me17203" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01803597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguelangel Cuenca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky376" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Honda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiho Omae" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00359-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugo Shimizu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Nishiyama" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Yoshikawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8030066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02356473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12271" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJG44CKB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ferrera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12250" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DQ5SZ77-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hingamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Talla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautheret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thieffry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00112016v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rougemont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Loriod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourgeois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lo&#239;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-38" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00115584v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-4-15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Camon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Parkinson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoesser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695857v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Morales" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bedard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Houlgatte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Granjeaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb05954.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LJ7PN050-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>