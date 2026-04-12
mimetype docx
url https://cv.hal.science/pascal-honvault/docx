--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum calculation of the quasi-equilibrium constant involved in the formation of 49O3</w:t>
+                <w:t xml:space="preserve">Average Time-Delays for the Scattering of O Atoms from O 2 Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillon</w:t>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1039-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0252876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036279v1</w:t>
+                <w:t xml:space="preserve">hal-04969957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Time-Delays for the Scattering of O Atoms from O 2 Molecules</w:t>
+                <w:t xml:space="preserve">Quantum calculation of the quasi-equilibrium constant involved in the formation of 49O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+                <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (3), pp.1039-1045. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0252876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969957v1</w:t>
+                <w:t xml:space="preserve">hal-05036279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full quantum determination of the quasiequilibrium constant involved in the formation of ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.043181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,64 +418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Korutla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 850, pp.141451. </w:t>
@@ -513,51 +513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy quantum dynamics of the 15 N + o-14 N 14 N rovibrational activation and isotope exchange processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Tak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,64 +656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential cross sections and product ro-vibrational distributions for 16O+36O2 and 18O+32O2 exchange reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Korutla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajagopala Rao Tammineni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,64 +773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct time delay computation applied to the O + O 2 exchange reaction at low energy: Lifetime spectrum of O3* species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (10), pp.104303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -877,64 +877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 500 (1), pp.430-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics of O 17 in collision with ortho- and para- O 17 O 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (1), pp.012810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,408 +1066,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Extension of the Launay Quantum Reactive Scattering Code and Direct Computation of Time Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488 (4), pp.4732-4739. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.5194-5198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121834v1</w:t>
+                <w:t xml:space="preserve">hal-04121837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (4), pp.4732-4739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116112v1</w:t>
+                <w:t xml:space="preserve">hal-04121834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Launay Quantum Reactive Scattering Code and Direct Computation of Time Delays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégroire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (10), pp.5194-5198. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121837v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the 16 O + 18 O 18 O → 16 O 18 O + 18 O exchange reaction: Integral cross sections and rate constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kochanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,64 +1527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Computed Rate Constant for the O + O 2 Isotopic Exchange Reaction Now Matches Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kochanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,845 +1638,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on collision energy of the stereodynamical properties of the 18 O + 32 O 2 exchange reaction</w:t>
+                <w:t xml:space="preserve">A theoretical study on the C + OH reaction dynamics and product energy disposal with vibrationally excited reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Guillon</w:t>
+                <w:t xml:space="preserve">Sugata Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1438676⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (12), pp.225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90424-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121869v1</w:t>
+                <w:t xml:space="preserve">hal-04121850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the C + OH reaction dynamics and product energy disposal with vibrationally excited reagent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence on collision energy of the stereodynamical properties of the 18 O + 32 O 2 exchange reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">E. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (12), pp.225. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (12), pp.1635-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90424-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1438676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121850v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of internal excitations of reagent diatom on initial state-selected dynamics of C + OH reaction on its second excited (1 4 A ″) electronic state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">Quantum stereodynamics of the 18 O + 16 O 16 O → 16 O 18 O + 16 O exchange reaction at low collision energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mahapatra</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2017.1296195⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.427-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159151v1</w:t>
+                <w:t xml:space="preserve">hal-04159149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rovibrational transitions of H 2 by collision with H + at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of internal excitations of reagent diatom on initial state-selected dynamics of C + OH reaction on its second excited (1 4 A ″) electronic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugata Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx192⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 115 (21-22), pp.2658-2672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2017.1296195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159158v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state chemistry and rotational excitation of CH+ in photon-dominated regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rovibrational transitions of H 2 by collision with H + at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (1), pp.612 - 620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx892⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.stx192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928801v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of 16O in collision with ortho- and para-17O17O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+                <w:t xml:space="preserve">State-to-state chemistry and rotational excitation of CH+ in photon-dominated regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Epée Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 689, pp.62-67. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (1), pp.612 - 620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159146v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum stereodynamics of the 18 O + 16 O 16 O → 16 O 18 O + 16 O exchange reaction at low collision energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics of 16O in collision with ortho- and para-17O17O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 685, pp.427-431. </w:t>
+              <w:t xml:space="preserve">, 2017, 689, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159149v1</w:t>
+                <w:t xml:space="preserve">hal-04159146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dynamics of the 17O + 32O2 Collision Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (42), pp.8254-8258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,213 +2504,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Cross Sections and Product Rovibrational Distributions for 16 O + 32 O 2 and 18 O + 36 O 2 Collisions</w:t>
+                <w:t xml:space="preserve">Huge Quantum Symmetry Effect in the O + O 2 Exchange Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanta Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (46), pp.11432-11439. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.633-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz5026257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159174v1</w:t>
+                <w:t xml:space="preserve">hal-04159192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics of 16 O + 36 O 2 and 18 O + 32 O 2 exchange reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (17), pp.174311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,77 +2770,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghofran Werfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheïna Kerkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,438 +2868,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE 2014 KIDA NETWORK FOR INTERSTELLAR CHEMISTRY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Cross Sections and Product Rovibrational Distributions for 16 O + 32 O 2 and 18 O + 36 O 2 Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/217/2/20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (46), pp.11432-11439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159196v1</w:t>
+                <w:t xml:space="preserve">hal-04159174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics of the 18 O + 36 O 2 Collision Process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THE 2014 KIDA NETWORK FOR INTERSTELLAR CHEMISTRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (50), pp.12512-12516. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/217/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159176v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge Quantum Symmetry Effect in the O + O 2 Exchange Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Dynamics of the 18 O + 36 O 2 Collision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanta Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.633-636. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (50), pp.12512-12516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz5026257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159192v1</w:t>
+                <w:t xml:space="preserve">hal-04159176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H + + H 2 reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (3), pp.371-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho–para-H 2 conversion processes in astrophysical media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (33), pp.6416-6424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3679,103 +3679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Quantum Wave Packet Dynamics of S + OH Reaction on Its Electronic Ground State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugata Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (31), pp.5915-5926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3822,64 +3822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative account of quantum dynamics of the H+ + H2 reaction at low temperature on two different potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,1309 +3907,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent quantum wave packet dynamics of the C + OH reaction on the excited electronic state</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the D$^+$ + H$_2$ → HD + H$^+$ Reaction at the Low Energy Regime by Means of a Statistical Quantum Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 138 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793395⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 139 (5), pp.054301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159240v1</w:t>
+                <w:t xml:space="preserve">hal-00853698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-H 2 and the age of prestellar cores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-dependent quantum wave packet dynamics of the C + OH reaction on the excited electronic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugata Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117161⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524771v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D + + H 2 → HD + H + Reaction at Low Temperature”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ortho-H 2 and the age of prestellar cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4113377⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159235v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical Trajectory and Statistical Quantum Calculations for the C + OH → CO + H Reaction on the First Excited 1 2 A″ Potential Energy Surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Correction to “State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D + + H 2 → HD + H + Reaction at Low Temperature”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 117 (9), pp.1872-1879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp309764g⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 117 (49), pp.13205-13205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4113377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159252v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D$^+$ + H$_2$ → HD + H$^+$ Reaction at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quasiclassical Trajectory and Statistical Quantum Calculations for the C + OH → CO + H Reaction on the First Excited 1 2 A″ Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (39), pp.9778-9784. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (9), pp.1872-1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3124549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp309764g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801244v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the D$^+$ + H$_2$ → HD + H$^+$ Reaction at the Low Energy Regime by Means of a Statistical Quantum Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D$^+$ + H$_2$ → HD + H$^+$ Reaction at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (5), pp.054301. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (39), pp.9778-9784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4816638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3124549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853698v1</w:t>
+                <w:t xml:space="preserve">hal-00801244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-2, H-3(+) and the age of molecular clouds and prestellar cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. A (1887–1895)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370 (1978), pp.5200--5212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870226v1</w:t>
+                <w:t xml:space="preserve">hal-00761627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-2, H-3(+) and the age of molecular clouds and prestellar cores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. A (1887–1895)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 370 (1978), pp.5200--5212. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761627v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic potentials and rate constants in the adiabatic capture centrifugal sudden approximation for X + OH(X-2 Pi) -&amp;gt; OX + H(S-2) reactions where X = O(P-3), S(P-3) or N(S-4)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dayou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.025⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (15), pp.154303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761311v1</w:t>
+                <w:t xml:space="preserve">hal-00761625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Asymptotic potentials and rate constants in the adiabatic capture centrifugal sudden approximation for X + OH(X-2 Pi) -&amp;gt; OX + H(S-2) reactions where X = O(P-3), S(P-3) or N(S-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.39--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761625v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (10), pp.109903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465673v1</w:t>
@@ -5354,103 +5354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate study of the dynamics of the C plus OH reaction on the second excited 1(4)A '' potential energy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (16), pp.164309. </w:t>
@@ -5482,4320 +5482,4320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1D)+H2 --&amp;gt; CH+H : Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH --&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo P. Defazio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo C. Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02538k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680476v1</w:t>
+                <w:t xml:space="preserve">hal-00680461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C + OD → CO + D reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H-2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Bulut</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagani L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089-19100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728329v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C + OD → CO + D reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (4), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633371v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C plus OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Honvault</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.23201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732965v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N plus OH reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1D)+H2 --&amp;gt; CH+H : Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo P. Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo C. Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (10), pp.104307</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 135 (11), pp.114308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749089v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH → SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C plus OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8791-8796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465724v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
+                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N plus OH reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (10), pp.104307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680468v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH → SO + H reaction: from reaction probability to thermal rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465721v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1 D )+H2→CH+H: Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.8791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465695v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465693v1</w:t>
+                <w:t xml:space="preserve">hal-04465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH -&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds: a clue to a low O 2 abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744952v1</w:t>
+                <w:t xml:space="preserve">hal-04465731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds: a clue to a low O 2 abundance?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1 D )+H2→CH+H: Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petrongolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465731v1</w:t>
+                <w:t xml:space="preserve">hal-04465695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N + OH reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3633240⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465703v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds : a clue to a low O2 abundance?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N + OH reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3633240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587021v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Atom-Radical Reactivity at Low Temperature Through the N + OH Reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH -&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1213789⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8414-8421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680431v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C( 3 P )+ OD( X 2 Π) → CO( X 1 Σ + ) + D( 2 S ) reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (4), pp.543-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds : a clue to a low O2 abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465709v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H2 conversion reaction at low temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Revealing Atom-Radical Reactivity at Low Temperature Through the N + OH Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Daranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjian C. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp21232j⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6062), pp.1538-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1213789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680480v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H-2 conversion reaction at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pagani L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8791-8796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728323v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH --&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.8414. </w:t>
+              <w:t xml:space="preserve">, 2011, 13, pp.19089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02538k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21232j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680461v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio molecular treatment of electron capture processes in the B 2+ ++ H collision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum dynamics at the state-to-state level of the C + OH reaction on the first excited potential energy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Druetta</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/002689797171535⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.4742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp908963k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159296v1</w:t>
+                <w:t xml:space="preserve">hal-00483102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics on the C(1D) + HD and C(1D) + n-D2 reactions on the a 1A' and b 1A&amp;quot; surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dynamics of the S + OH → SO + H reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132 (10), pp.104306</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 133 (14), pp.144315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3503502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473136v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Sensitivity of the C(3P) + OH(X2Π)→ CO(X1Σ+) + H(2S) Rate Constant: The Role of the Long-Range Potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Larrégaray</w:t>
+                <w:t xml:space="preserve">The dynamics of the C(1D) + H2 reaction: a comparison of crossed molecular beam experiments with quantum mechanical and quasiclassical trajectory calculations on the first two singlet (11A' and 11A'') potential energy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1037377⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (3-4), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970903476696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557639v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C(^3P) + OD(X^2Pi) ---&amp;gt; CO(X^1 \Sigma^+) + D(^2S) reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ab initio molecular treatment of electron capture processes in the B 2+ ++ H collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Bulut</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacchus-Montabonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Druetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/002689797171535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650360v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics at the state-to-state level of the C + OH reaction on the first excited potential energy surface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum dynamics on the C(1D) + HD and C(1D) + n-D2 reactions on the a 1A' and b 1A&amp;quot; surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akpinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (10), pp.104306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483102v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the C(1D) + H2 reaction: a comparison of crossed molecular beam experiments with quantum mechanical and quasiclassical trajectory calculations on the first two singlet (11A' and 11A'') potential energy surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+                <w:t xml:space="preserve">Theoretical Sensitivity of the C(3P) + OH(X2Π)→ CO(X1Σ+) + H(2S) Rate Constant: The Role of the Long-Range Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Bañares</w:t>
+                <w:t xml:space="preserve">Th. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">P. Larrégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 108 (3-4), pp.373-380. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (28), pp.7494-7499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970903476696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1037377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473133v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of the S + OH → SO + H reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C(^3P) + OD(X^2Pi) ---&amp;gt; CO(X^1 \Sigma^+) + D(^2S) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3503502⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556966v1</w:t>
+                <w:t xml:space="preserve">hal-00650360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the rotational excitation of D[sub 2] and of the potential energy surface on the H[sup +]+D[sub 2]→HD+D[sup +] reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State-to-state quantum dynamical study of the N + OH --&amp;gt; NO + H reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp811237z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082921v1</w:t>
+                <w:t xml:space="preserve">hal-00370862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH ---&amp;gt; CO + H reaction at the state-to-state level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the statistical behavior of the O + OH --&amp;gt; H + O2 reaction: a comparison between quasi-classical trajectory, quantum scattering and statistical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bargueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrégaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130, pp.194303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3125956⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 130, pp.184301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3128537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388898v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of the O + OH --&amp;gt; H + O2 reaction: a comparison between quasi-classical trajectory, quantum scattering and statistical calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH ---&amp;gt; CO + H reaction at the state-to-state level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130, pp.184301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3128537⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 130, pp.194303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3125956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388896v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the C + OH --&gt; CO + H reaction: fully global ab initio potential energy surfaces of the 12A'' and 14A'' excited states and non adiabatic couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (29), pp.6182-6191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b903829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O + OH --&amp;gt; O2 + H: A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of the rotational excitation of D[sub 2] and of the potential energy surface on the H[sup +]+D[sub 2]→HD+D[sup +] reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131, pp.221104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3274226⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.044315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455498v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born-Oppenheimer quantum dynamics of the C(1D)+H2 reaction on the CH2 a1A1 and b1B1 surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">O + OH --&amp;gt; O2 + H: A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131 (11), pp.114303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3226573⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131, pp.221104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3274226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419950v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the rotational excitation of D2 and of the potential energy surface on the H+ + D2 \rightarrow HD + D+ reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+                <w:t xml:space="preserve">P.G Jambrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G Jambrina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Javier Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.044315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical determination of integral cross sections and rate constants for the N + OH --&amp;gt; NO + H reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Born-Oppenheimer quantum dynamics of the C(1D)+H2 reaction on the CH2 a1A1 and b1B1 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petrongolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ph. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.029⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (11), pp.114303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3226573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00370867v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state quantum reactive scattering calculations and rate constant for nitrogen atoms in collision with NO radicals at low temperatures</w:t>
+                <w:t xml:space="preserve">Quasiclassical determination of integral cross sections and rate constants for the N + OH --&amp;gt; NO + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 471, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp907865a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00429783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-classical trajectory calculations of differential cross sections and product energy distributions for the N + OH --&amp;gt;NO + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.094302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9823,1858 +9823,1858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state quantum dynamical study of the N + OH --&amp;gt; NO + H reaction</w:t>
+                <w:t xml:space="preserve">State-to-state quantum reactive scattering calculations and rate constant for nitrogen atoms in collision with NO radicals at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113, pp.2316. </w:t>
+              <w:t xml:space="preserve">, 2009, 113, pp.10648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp811237z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907865a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370862v1</w:t>
+                <w:t xml:space="preserve">hal-00429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio potential energy surfaces for the study of rotationally inelastic CH + H collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Quasiclassical trajectory scattering calculations for the O + OH → H + O2 reaction: cross sections and rate constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Najar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 456, pp.7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 462, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.07.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276451v1</w:t>
+                <w:t xml:space="preserve">hal-00336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics of C + OH → H + CO reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi Ying Lin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 453, pp.140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.01.030⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Coriolis-Coupled Quantum Studies of the H + O2 (v = 0-2, j = 0,1) -&gt; OH + O Reaction on an Accurate Potential Energy Surface: Integral Cross Sections and Rate Constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+                <w:t xml:space="preserve">Ab initio potential energy surfaces for the study of rotationally inelastic CH + H collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dong Hui Zhang</w:t>
+                <w:t xml:space="preserve">Z. Ben Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp7098637⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222094v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of the H[sup +]+D[sub 2](v=0,j=0)→HD+D[sup +] reaction: A comparison between theory and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Coriolis-Coupled Quantum Studies of the H + O2 (v = 0-2, j = 0,1) -&gt; OH + O Reaction on an Accurate Potential Energy Surface: Integral Cross Sections and Rate Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela Carmona-Novillo</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dong Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 128 (1), pp.014304. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2812555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp7098637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082924v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the atom-atom scattering length and symmetrization in unidimensional ultracold atom-diatom collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the dynamics of the H[sup +]+D[sub 2](v=0,j=0)→HD+D[sup +] reaction: A comparison between theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela Carmona-Novillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2812555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336904v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical trajectory scattering calculations for the O + OH → H + O2 reaction: cross sections and rate constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Role of the atom-atom scattering length and symmetrization in unidimensional ultracold atom-diatom collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.07.069⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00336909v1</w:t>
+                <w:t xml:space="preserve">hal-00336904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential and integral cross sections for the H + O2 → O + OH combustion reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">Daiqian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.50701. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.5349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp072904d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908166v1</w:t>
+                <w:t xml:space="preserve">hal-00186011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate constant for the OH + O → H + O2 reaction on an improved ab initio potential energy surface and implications for the interstellar oxygen problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soldan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chuanxiu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiqian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127, pp.024304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185998v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.50701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908216v1</w:t>
+                <w:t xml:space="preserve">hal-00908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections and rate constants for the C(3P)+OH(X 2Pi)--&gt;CO(X 1Sigma+)+H(2S) reaction using a quasiclassical trajectory method.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Halvick</w:t>
+                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126 (18), pp.184308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908268v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections and rate constants for the C + OH → CO + H reaction using a quasi-classical trajectory method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.184308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186025v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and integral cross sections for the H + O2 → O + OH combustion reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross sections and rate constants for the C(3P)+OH(X 2Pi)--&gt;CO(X 1Sigma+)+H(2S) reaction using a quasiclassical trajectory method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp072904d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (18), pp.184308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00186011v1</w:t>
+                <w:t xml:space="preserve">hal-00908268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate constant for the OH + O → H + O2 reaction on an improved ab initio potential energy surface and implications for the interstellar oxygen problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cross sections and rate constants for the C + OH → CO + H reaction using a quasi-classical trajectory method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127, pp.024304. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 126, pp.184308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2753484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186022v1</w:t>
+                <w:t xml:space="preserve">hal-00186025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed quantum mechanical and quasiclassical trajectory study on the dynamics of the H[sup +]+H[sub 2]→H[sub 2]+H[sup +] exchange reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (9), pp.094314. </w:t>
@@ -11712,90 +11712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory scattering calculations for the C([sup 1]D)+H[sub 2] reaction on the second excited 1 [sup 1]A[sup ʺ] potential energy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bañares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11836,744 +11836,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory reaction probabilities and cross sections for the S(1D)+ H2,D2,HD insertion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Cvitaš</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+                <w:t xml:space="preserve">J. F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (4), pp.10.1039/b417368f. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b417368f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082995v1</w:t>
+                <w:t xml:space="preserve">hal-01082978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
+                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quéméner</w:t>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136010v1</w:t>
+                <w:t xml:space="preserve">hal-01082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Collisions Involving Heteronuclear Alkali Metal Dimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.0327722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.200402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082994v1</w:t>
+                <w:t xml:space="preserve">hal-00136010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ultracold Collisions Involving Heteronuclear Alkali Metal Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (20), pp.200402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.200402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.032722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090005v1</w:t>
+                <w:t xml:space="preserve">hal-01082994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory reaction probabilities and cross sections for the S(1D)+ H2,D2,HD insertion reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. F. Castillo</w:t>
+                <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b417368f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (3), pp.032722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.032722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01082978v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the insertion reaction C(1D)+ H2: A comparison of crossed molecular beam experiments with quasiclassical trajectory and quantum mechanical scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Capozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cartechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Bobbenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12636,77 +12636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the dynamics of Na + Na $\mathsf{_2}$ collisions on the three-body interaction at ultralow energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12765,90 +12765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory study of the C([sup 1]D)+H[sub 2] reaction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118 (2), pp.565-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12882,64 +12882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the reaction S(1D)+H-2 -&amp;gt; SH+H reaction: a quantitative description using an accurate quantum method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 370 (3-4), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12979,615 +12979,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics of Ultracold Na+ Na2 Collisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.153201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083008v1</w:t>
+                <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O([sup 1]D)+H[sub 2] reaction at 56 meV collision energy: A comparison between quantum mechanical, quasiclassical trajectory, and crossed beam results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Dynamics of Ultracold Na+ Na2 Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (15), pp.153201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.153201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1478693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083025v1</w:t>
+                <w:t xml:space="preserve">hal-01083008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Effects in the Differential Cross Sections for the Insertion Reaction N(D2) + H2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+                <w:t xml:space="preserve">The O([sup 1]D)+H[sub 2] reaction at 56 meV collision energy: A comparison between quantum mechanical, quasiclassical trajectory, and crossed beam results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. J. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.013201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (24), pp.10692-10703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1478693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083022v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Canosa</w:t>
+                <w:t xml:space="preserve">Quantum Effects in the Differential Cross Sections for the Insertion Reaction N(D2) + H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cartechini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Capozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laubé</w:t>
+                <w:t xml:space="preserve">Enrico Segoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (1), pp.013201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.013201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083019v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the C([sup 1]D)+H[sub 2]→CH+H reaction: Global potential energy surface and quantum dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 115 (23), pp.10701-10708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13621,64 +13621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the O([sup 1]D)+H[sub 2]→OH+H insertion reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (3), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13725,51 +13725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion and Abstraction Pathways in the Reaction O(D21)+H2→OH+H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13846,64 +13846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chaos in atom–diatom reactive collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 329 (3-4), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13949,103 +13949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martínez-Haya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Banares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (15), pp.3415 - 3427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14091,64 +14091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14194,64 +14194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the N(2D)+H2→NH+H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (15), pp.6665 - 6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14279,333 +14279,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer between Si3+ and helium at thermal and low energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00331-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159302v1</w:t>
+                <w:t xml:space="preserve">hal-02160569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Charge transfer between Si3+ and helium at thermal and low energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bacchus-Montabonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mccarroll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 238 (3), pp.401-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00331-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.475342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02160569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the F + D2 → DF + D reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 287 (3-4), pp.270 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14651,51 +14651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles de module maximum des domaines rigides de C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 225 (2), pp.295-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14741,51 +14741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of O2+ ions by electron capture from atomic hydrogen in photo-ionized nebulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 302, pp.931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14836,203 +14836,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature $\mathrm{H}^+ + \mathrm{HD} \to \mathrm{D}^+ + \mathrm{H}_2$ reaction for the primordial universe chemistry</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H + + HD → D + + H 2 reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051072v1</w:t>
+                <w:t xml:space="preserve">hal-02116081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H + + HD → D + + H 2 reaction for the primordial universe chemistry</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature $\mathrm{H}^+ + \mathrm{HD} \to \mathrm{D}^+ + \mathrm{H}_2$ reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116081v1</w:t>
+                <w:t xml:space="preserve">hal-02051072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15063,64 +15063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics study of rate constant for a reactive collision of astrophysical interest : the D$^+$ + H$_2$ reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15145,90 +15145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds: a clue to a low O_2 abundance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Hincelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+                <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -C. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15264,247 +15264,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">10th Journées Francophones des Jeunes Physico-Chimistes (JFJPC10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">Dynamique réactionnelle : sensibilité aux surfaces d'énergie potentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498505v1</w:t>
+                <w:t xml:space="preserve">hal-00497612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10th Journées Francophones des Jeunes Physico-Chimistes (JFJPC10)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique réactionnelle : sensibilité aux surfaces d'énergie potentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497612v1</w:t>
+                <w:t xml:space="preserve">hal-00498505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical dynamical study of radical-radical reactions of atmospheric and astrophysical interest: OH+atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on free radicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Savonlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15542,64 +15542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes (JFJPC10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique réactionnelle : sensibilité aux surfaces d'énergie potentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15637,51 +15637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O + OH –&amp;gt; H + O2 : A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15700,856 +15700,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH –&amp;gt; CO + H reaction at the state-to-state level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory scattering calculations for the OH + O → H + O2 reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Banares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Quantum Reactive Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dalian, China</w:t>
+              <w:t xml:space="preserve">42nd IUPAC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497633v1</w:t>
+                <w:t xml:space="preserve">hal-00497620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory scattering calculations for the OH + O → H + O2 reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH –&amp;gt; CO + H reaction at the state-to-state level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IUPAC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Quantum Reactive Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497620v1</w:t>
+                <w:t xml:space="preserve">hal-00497633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de réactions en phase gazeuse d'intérêt astrophysique : application à O + OH → H + O2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Molecular Universe: an International Meeting on Physics and Chemistry in the ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO-JSM 2008, colloque de la division de Physique Atomique, Moléculaire et Optique de la S.F.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the C + OH and O + OH reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498308v1</w:t>
+                <w:t xml:space="preserve">hal-00498334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">39th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+                <w:t xml:space="preserve">Etude théorique de réactions en phase gazeuse d'intérêt astrophysique : application à O + OH → H + O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, State College, United States</w:t>
+              <w:t xml:space="preserve">PAMO-JSM 2008, colloque de la division de Physique Atomique, Moléculaire et Optique de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498332v1</w:t>
+                <w:t xml:space="preserve">hal-00498308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Universe: an International Meeting on Physics and Chemistry in the ISM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">39th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the C + OH and O + OH reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498334v1</w:t>
+                <w:t xml:space="preserve">hal-00498332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+                <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the O + OH -&amp;gt; H + O2 and C + OH -&amp;gt; CO + H reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498432v1</w:t>
+                <w:t xml:space="preserve">hal-00908576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Conference on Molecular Energy Transfert (COMET XX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the O + OH -&amp;gt; H + O2 and C + OH -&amp;gt; CO + H reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+                <w:t xml:space="preserve">38th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.118</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908576v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16580,64 +16580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics study of the D$^+$ + H$_2$ reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Reactive Scattering (XII th). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laurent Bonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
@@ -16666,77 +16666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXI Dynamics of Molecular Collisions Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16806,51 +16806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and double electron capture in boron collision systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bacchus-Montabonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Quantum Systems in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.133-142, 2000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17065,51 +17065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Korutla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Pandey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2024.141451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopala Rao Tammineni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kochanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyuterev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01926296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1438676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Goswami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90424-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahapatra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1296195" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b07547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08638" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajagopala Rao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919860" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Kerkeni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.943470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Bouchrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaidane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501446y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504757g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793395" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scribano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113377" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309764g" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124549" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816638" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBHRB3S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680476v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Defazio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo C. Petrongolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.534739" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202879n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jorfi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02538K" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Defazio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petrongolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744952v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016328" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633240" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02538k" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159296v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689797171535" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defazio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akpinar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoecklin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1037377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908963k" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503502" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125956" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargueno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3128537" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903829a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-161WWD77-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274226" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrongolo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3226573" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370867v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Halvick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWPMF6V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907865a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3218843" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811237z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276451v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVPHBLGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259353v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Ying Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.01.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFRXM1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Sun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hui Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7098637" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B52XRQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.07.069" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59JBF2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731788" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186025v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiqian Xie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072904d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZTGZ3B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186022v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxiu Xu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753484" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159302v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccarroll" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00331-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSF5KJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00004614" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4HFNQSQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159292v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497612v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497629v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497620v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498308v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498334v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908576v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46950-2_8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDKW83WQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Korutla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Pandey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2024.141451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopala Rao Tammineni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kochanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyuterev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01926296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Goswami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90424-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1438676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahapatra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1296195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b07547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026257" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajagopala Rao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919860" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Kerkeni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.943470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Bouchrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaidane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501446y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504757g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816638" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scribano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113377" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309764g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBHRB3S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02538k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.534739" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Defazio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo C. Petrongolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202879n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jorfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02538K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016328" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Defazio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petrongolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908963k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503502" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159296v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689797171535" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defazio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamallo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akpinar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoecklin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1037377" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370862v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811237z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargueno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3128537" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388898v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125956" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903829a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-161WWD77-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274226" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419950v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrongolo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3226573" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Halvick" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWPMF6V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3218843" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907865a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.07.069" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59JBF2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Ying Lin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.01.030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFRXM1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVPHBLGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hui Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7098637" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B52XRQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186011v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiqian Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072904d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZTGZ3B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxiu Xu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753484" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731788" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccarroll" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00331-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSF5KJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00004614" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4HFNQSQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159292v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497612v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497629v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497620v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498334v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46950-2_8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDKW83WQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>