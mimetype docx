--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average Time-Delays for the Scattering of O Atoms from O 2 Molecules</w:t>
+                <w:t xml:space="preserve">Quantum calculation of the quasi-equilibrium constant involved in the formation of 49O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+                <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (3), pp.1039-1045. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0252876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969957v1</w:t>
+                <w:t xml:space="preserve">hal-05036279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum calculation of the quasi-equilibrium constant involved in the formation of 49O3</w:t>
+                <w:t xml:space="preserve">Average Time-Delays for the Scattering of O Atoms from O 2 Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guillon</w:t>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 162 (14), </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1039-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0252876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036279v1</w:t>
+                <w:t xml:space="preserve">hal-04969957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full quantum determination of the quasiequilibrium constant involved in the formation of ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.043181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,64 +418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikanth Korutla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 850, pp.141451. </w:t>
@@ -513,51 +513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High energy quantum dynamics of the 15 N + o-14 N 14 N rovibrational activation and isotope exchange processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Tak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -637,304 +637,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross sections and product ro-vibrational distributions for 16O+36O2 and 18O+32O2 exchange reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Direct time delay computation applied to the O + O 2 exchange reaction at low energy: Lifetime spectrum of O3* species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajagopala Rao Tammineni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 776, pp.138648. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (10), pp.104303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0040717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121779v1</w:t>
+                <w:t xml:space="preserve">hal-04121812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct time delay computation applied to the O + O 2 exchange reaction at low energy: Lifetime spectrum of O3* species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential cross sections and product ro-vibrational distributions for 16O+36O2 and 18O+32O2 exchange reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Korutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Privat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">Rajagopala Rao Tammineni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (10), pp.104303. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 776, pp.138648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2021.138648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121812v1</w:t>
+                <w:t xml:space="preserve">hal-04121779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 500 (1), pp.430-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -968,77 +968,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics of O 17 in collision with ortho- and para- O 17 O 17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (1), pp.012810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,408 +1066,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Launay Quantum Reactive Scattering Code and Direct Computation of Time Delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (10), pp.5194-5198. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (4), pp.4732-4739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121837v1</w:t>
+                <w:t xml:space="preserve">hal-04121834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H+ + HD → D+ + H2 reaction for the primordial universe chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégroire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1797⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121834v1</w:t>
+                <w:t xml:space="preserve">hal-02116112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions moléculaires en phase gazeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+                <w:t xml:space="preserve">Extension of the Launay Quantum Reactive Scattering Code and Direct Computation of Time Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61, pp.26-31. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.5194-5198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201961026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116112v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the 16 O + 18 O 18 O → 16 O 18 O + 18 O exchange reaction: Integral cross sections and rate constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kochanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,64 +1527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-Principles Computed Rate Constant for the O + O 2 Isotopic Exchange Reaction Now Matches Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Kochanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,845 +1638,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study on the C + OH reaction dynamics and product energy disposal with vibrationally excited reagent</w:t>
+                <w:t xml:space="preserve">Dependence on collision energy of the stereodynamical properties of the 18 O + 32 O 2 exchange reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugata Goswami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">E. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90424-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (12), pp.1635-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1438676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121850v1</w:t>
+                <w:t xml:space="preserve">hal-04121869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on collision energy of the stereodynamical properties of the 18 O + 32 O 2 exchange reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study on the C + OH reaction dynamics and product energy disposal with vibrationally excited reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugata Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayakrushna Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Guillon</w:t>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116 (12), pp.1635-1641. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (12), pp.225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1438676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90424-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121869v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum stereodynamics of the 18 O + 16 O 16 O → 16 O 18 O + 16 O exchange reaction at low collision energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+                <w:t xml:space="preserve">State-to-state chemistry and rotational excitation of CH+ in photon-dominated regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Epée Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (1), pp.612 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159149v1</w:t>
+                <w:t xml:space="preserve">hal-01928801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of internal excitations of reagent diatom on initial state-selected dynamics of C + OH reaction on its second excited (1 4 A ″) electronic state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugata Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 115 (21-22), pp.2658-2672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2017.1296195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rovibrational transitions of H 2 by collision with H + at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.stx192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stx192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state chemistry and rotational excitation of CH+ in photon-dominated regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Stoecklin</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of 16O in collision with ortho- and para-17O17O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (1), pp.612 - 620. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 689, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928801v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of 16O in collision with ortho- and para-17O17O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantum stereodynamics of the 18 O + 16 O 16 O → 16 O 18 O + 16 O exchange reaction at low collision energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 689, pp.62-67. </w:t>
+              <w:t xml:space="preserve">, 2017, 685, pp.427-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.09.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159146v1</w:t>
+                <w:t xml:space="preserve">hal-04159149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dynamics of the 17O + 32O2 Collision Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (42), pp.8254-8258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,802 +2504,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge Quantum Symmetry Effect in the O + O 2 Exchange Reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of 16 O + 36 O 2 and 18 O + 32 O 2 exchange reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanta Mahapatra</w:t>
+                <w:t xml:space="preserve">G. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (4), pp.633-636. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (17), pp.174311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz5026257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4919860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159192v1</w:t>
+                <w:t xml:space="preserve">hal-04159181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of 16 O + 36 O 2 and 18 O + 32 O 2 exchange reactions</w:t>
+                <w:t xml:space="preserve">Low temperature rate coefficients of the H + CH+ → C+ + H2 reaction: New potential energy surface and time-independent quantum scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mahapatra</w:t>
+                <w:t xml:space="preserve">Ghofran Werfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheïna Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 142 (17), pp.174311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919860⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 143 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159181v1</w:t>
+                <w:t xml:space="preserve">hal-04159180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients of the H + CH+ → C+ + H2 reaction: New potential energy surface and time-independent quantum scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Differential Cross Sections and Product Rovibrational Distributions for 16 O + 32 O 2 and 18 O + 36 O 2 Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (46), pp.11432-11439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4931103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159180v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Cross Sections and Product Rovibrational Distributions for 16 O + 32 O 2 and 18 O + 36 O 2 Collisions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THE 2014 KIDA NETWORK FOR INTERSTELLAR CHEMISTRY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08638⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 217 (2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/217/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159174v1</w:t>
+                <w:t xml:space="preserve">hal-04159196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE 2014 KIDA NETWORK FOR INTERSTELLAR CHEMISTRY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Dynamics of the 18 O + 36 O 2 Collision Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanta Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 217 (2), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (50), pp.12512-12516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/217/2/20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159196v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics of the 18 O + 36 O 2 Collision Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Huge Quantum Symmetry Effect in the O + O 2 Exchange Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tammineni Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanta Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (50), pp.12512-12516. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.633-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b08163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz5026257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159176v1</w:t>
+                <w:t xml:space="preserve">hal-04159192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H + + H 2 reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Reviews in Physical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (3), pp.371-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortho–para-H 2 conversion processes in astrophysical media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3601,51 +3601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (33), pp.6416-6424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3679,103 +3679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Dependent Quantum Wave Packet Dynamics of S + OH Reaction on Its Electronic Ground State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugata Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (31), pp.5915-5926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3809,77 +3809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative account of quantum dynamics of the H+ + H2 reaction at low temperature on two different potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahapatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3907,1309 +3907,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the D$^+$ + H$_2$ → HD + H$^+$ Reaction at the Low Energy Regime by Means of a Statistical Quantum Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-dependent quantum wave packet dynamics of the C + OH reaction on the excited electronic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rajagopala Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sugata Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 139 (5), pp.054301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4816638⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 138 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853698v1</w:t>
+                <w:t xml:space="preserve">hal-04159240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent quantum wave packet dynamics of the C + OH reaction on the excited electronic state</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ortho-H 2 and the age of prestellar cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793395⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 551, pp.A38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159240v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-H 2 and the age of prestellar cores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasiclassical Trajectory and Statistical Quantum Calculations for the C + OH → CO + H Reaction on the First Excited 1 2 A″ Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (9), pp.1872-1879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp309764g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524771v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to “State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D + + H 2 → HD + H + Reaction at Low Temperature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (49), pp.13205-13205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp4113377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical Trajectory and Statistical Quantum Calculations for the C + OH → CO + H Reaction on the First Excited 1 2 A″ Potential Energy Surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D$^+$ + H$_2$ → HD + H$^+$ Reaction at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (9), pp.1872-1879. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (39), pp.9778-9784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp309764g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3124549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159252v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Mechanical Calculations of Rate Coefficients for the D$^+$ + H$_2$ → HD + H$^+$ Reaction at Low Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the D$^+$ + H$_2$ → HD + H$^+$ Reaction at the Low Energy Regime by Means of a Statistical Quantum Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (39), pp.9778-9784. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (5), pp.054301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3124549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4816638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801244v1</w:t>
+                <w:t xml:space="preserve">hal-00853698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-2, H-3(+) and the age of molecular clouds and prestellar cores</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. A (1887–1895)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0027⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (15), pp.154303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761627v1</w:t>
+                <w:t xml:space="preserve">hal-00761625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic potentials and rate constants in the adiabatic capture centrifugal sudden approximation for X + OH(X-2 Pi) -&amp;gt; OX + H(S-2) reactions where X = O(P-3), S(P-3) or N(S-4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
+              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 990, pp.39--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870226v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-para-H-2 conversion by hydrogen exchange: Comparison of theory and experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4758791⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761625v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic potentials and rate constants in the adiabatic capture centrifugal sudden approximation for X + OH(X-2 Pi) -&amp;gt; OX + H(S-2) reactions where X = O(P-3), S(P-3) or N(S-4)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">H-2, H-3(+) and the age of molecular clouds and prestellar cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comptc.2011.12.025⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. A (1887–1895)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 370 (1978), pp.5200--5212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761311v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Otho-Para H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study [Phys. Rev. Lett. 107 , 023201 (2011)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (10), pp.109903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465673v1</w:t>
@@ -5354,103 +5354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accurate study of the dynamics of the C plus OH reaction on the second excited 1(4)A '' potential energy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (16), pp.164309. </w:t>
@@ -5482,1179 +5482,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH --&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C + OD → CO + D reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp02538k⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (4), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680461v1</w:t>
+                <w:t xml:space="preserve">hal-00728329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H-2 conversion reaction at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pagani L.</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089-19100. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.23201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728323v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C + OD → CO + D reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1D)+H2 --&amp;gt; CH+H : Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo P. Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Bulut</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo C. Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), pp.114308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728329v1</w:t>
+                <w:t xml:space="preserve">hal-00680476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho-Para H2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C plus OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8791-8796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00633371v1</w:t>
+                <w:t xml:space="preserve">hal-00732965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1D)+H2 --&amp;gt; CH+H : Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice B. Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N plus OH reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo C. Petrongolo</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (11), pp.114308. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 135 (10), pp.104307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680476v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C plus OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH → SO + H reaction: from reaction probability to thermal rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732965v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N plus OH reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.8791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749089v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH → SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.023201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465724v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1 D )+H2→CH+H: Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680468v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O r t h o − P a r a H 2 Conversion by Proton Exchange at Low Temperature: An Accurate Quantum Mechanical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.023201⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465721v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds: a clue to a low O 2 abundance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hincelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wakelam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,4956 +6751,4930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic quantum dynamics of C(1 D )+H2→CH+H: Coupled-channel calculations including Renner-Teller and Coriolis terms</w:t>
+                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N + OH reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Defazio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Niyazi Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Petrongolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 135 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3636083⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 135 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3633240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465695v1</w:t>
+                <w:t xml:space="preserve">hal-04465703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho–para H2 conversion reaction at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH -&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (18), pp.8414-8421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465693v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate time dependent wave packet calculations for the N + OH reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C( 3 P )+ OD( X 2 Π) → CO( X 1 Σ + ) + D( 2 S ) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Bulut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3633240⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (4), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465703v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH -&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds : a clue to a low O2 abundance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hincelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Wakelam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CP02538K⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 530, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744952v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C( 3 P )+ OD( X 2 Π) → CO( X 1 Σ + ) + D( 2 S ) reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">Revealing Atom-Radical Reactivity at Low Temperature Through the N + OH Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Daranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Bañares</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changjian C. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6062), pp.1538-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1213789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465735v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen depletion in dense molecular clouds : a clue to a low O2 abundance?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (32), pp.8791-8796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587021v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Atom-Radical Reactivity at Low Temperature Through the N + OH Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H2 conversion reaction at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Costes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1213789⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.19089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp21232j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680431v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-State Quantum Dynamics Calculations of the C + OH Reaction on the Second Excited Potential Energy Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Quasi-classical trajectory study of the S + OH --&amp;gt; SO + H reaction: from reaction probability to thermal rate constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202879n⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.8414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02538k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465709v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H2 conversion reaction at low temperature</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the proton exchange in the ortho-para H-2 conversion reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pagani</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagani L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.19089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp21232j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (42), pp.19089-19100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP21232J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680480v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics at the state-to-state level of the C + OH reaction on the first excited potential energy surface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum dynamics on the C(1D) + HD and C(1D) + n-D2 reactions on the a 1A' and b 1A&amp;quot; surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Defazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gamallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akpinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (10), pp.104306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483102v1</w:t>
+                <w:t xml:space="preserve">hal-00473136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of the S + OH → SO + H reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio molecular treatment of electron capture processes in the B 2+ ++ H collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacchus-Montabonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Druetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3503502⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/002689797171535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556966v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of the C(1D) + H2 reaction: a comparison of crossed molecular beam experiments with quantum mechanical and quasiclassical trajectory calculations on the first two singlet (11A' and 11A'') potential energy surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">Theoretical Sensitivity of the C(3P) + OH(X2Π)→ CO(X1Σ+) + H(2S) Rate Constant: The Role of the Long-Range Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Stoecklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrégaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (28), pp.7494-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1037377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268970903476696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00473133v1</w:t>
+                <w:t xml:space="preserve">hal-00557639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio molecular treatment of electron capture processes in the B 2+ ++ H collision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C(^3P) + OD(X^2Pi) ---&amp;gt; CO(X^1 \Sigma^+) + D(^2S) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Druetta</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Bulut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 91 (2), pp.223-228. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/002689797171535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159296v1</w:t>
+                <w:t xml:space="preserve">hal-00650360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics on the C(1D) + HD and C(1D) + n-D2 reactions on the a 1A' and b 1A&amp;quot; surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dynamics at the state-to-state level of the C + OH reaction on the first excited potential energy surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.4742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp908963k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473136v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Sensitivity of the C(3P) + OH(X2Π)→ CO(X1Σ+) + H(2S) Rate Constant: The Role of the Long-Range Potential</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of the S + OH → SO + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1037377⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (14), pp.144315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3503502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557639v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ro-vibrational and isotope effects on the dynamics of the C(^3P) + OD(X^2Pi) ---&amp;gt; CO(X^1 \Sigma^+) + D(^2S) reaction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dynamics of the C(1D) + H2 reaction: a comparison of crossed molecular beam experiments with quantum mechanical and quasiclassical trajectory calculations on the first two singlet (11A' and 11A'') potential energy surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2010.534739⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 108 (3-4), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268970903476696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650360v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state quantum dynamical study of the N + OH --&amp;gt; NO + H reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O + OH --&amp;gt; O2 + H: A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp811237z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.221104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3274226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00370862v1</w:t>
+                <w:t xml:space="preserve">hal-00455498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical behavior of the O + OH --&amp;gt; H + O2 reaction: a comparison between quasi-classical trajectory, quantum scattering and statistical calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of the rotational excitation of D[sub 2] and of the potential energy surface on the H[sup +]+D[sub 2]→HD+D[sup +] reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 130, pp.184301. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 131 (4), pp.044315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3128537⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00388896v1</w:t>
+                <w:t xml:space="preserve">hal-01082921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH ---&amp;gt; CO + H reaction at the state-to-state level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Banares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130, pp.194303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3125956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the C + OH --&gt; CO + H reaction: fully global ab initio potential energy surfaces of the 12A'' and 14A'' excited states and non adiabatic couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (29), pp.6182-6191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b903829a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the rotational excitation of D[sub 2] and of the potential energy surface on the H[sup +]+D[sub 2]→HD+D[sup +] reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the statistical behavior of the O + OH --&amp;gt; H + O2 reaction: a comparison between quasi-classical trajectory, quantum scattering and statistical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bargueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gonzalez-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrégaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131 (4), pp.044315. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 130, pp.184301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3128537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082921v1</w:t>
+                <w:t xml:space="preserve">hal-00388896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O + OH --&amp;gt; O2 + H: A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the rotational excitation of D2 and of the potential energy surface on the H+ + D2 \rightarrow HD + D+ reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G Jambrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Javier Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131, pp.221104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3274226⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131, pp.044315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455498v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the rotational excitation of D2 and of the potential energy surface on the H+ + D2 \rightarrow HD + D+ reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.G Jambrina</w:t>
+                <w:t xml:space="preserve">Born-Oppenheimer quantum dynamics of the C(1D)+H2 reaction on the CH2 a1A1 and b1B1 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Defazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Javier Aoiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">C. Petrongolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131, pp.044315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3183538⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (11), pp.114303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3226573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419937v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born-Oppenheimer quantum dynamics of the C(1D)+H2 reaction on the CH2 a1A1 and b1B1 surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quasiclassical determination of integral cross sections and rate constants for the N + OH --&amp;gt; NO + H reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3226573⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 471, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419950v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical determination of integral cross sections and rate constants for the N + OH --&amp;gt; NO + H reaction</w:t>
+                <w:t xml:space="preserve">Quasi-classical trajectory calculations of differential cross sections and product energy distributions for the N + OH --&amp;gt;NO + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ph. Halvick</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.094302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3218843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.02.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00370867v1</w:t>
+                <w:t xml:space="preserve">hal-00419922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-classical trajectory calculations of differential cross sections and product energy distributions for the N + OH --&amp;gt;NO + H reaction</w:t>
+                <w:t xml:space="preserve">State-to-state quantum reactive scattering calculations and rate constant for nitrogen atoms in collision with NO radicals at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131, pp.094302. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.10648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3218843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp907865a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419922v1</w:t>
+                <w:t xml:space="preserve">hal-00429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-to-state quantum reactive scattering calculations and rate constant for nitrogen atoms in collision with NO radicals at low temperatures</w:t>
+                <w:t xml:space="preserve">State-to-state quantum dynamical study of the N + OH --&amp;gt; NO + H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113, pp.10648. </w:t>
+              <w:t xml:space="preserve">, 2009, 113, pp.2316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp907865a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp811237z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429783v1</w:t>
+                <w:t xml:space="preserve">hal-00370862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiclassical trajectory scattering calculations for the O + OH → H + O2 reaction: cross sections and rate constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Jorfi</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of C + OH → H + CO reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 462, pp.53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.07.069⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 453, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336909v1</w:t>
+                <w:t xml:space="preserve">hal-00259353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of C + OH → H + CO reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+                <w:t xml:space="preserve">Ab initio potential energy surfaces for the study of rotationally inelastic CH + H collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Guo</w:t>
+                <w:t xml:space="preserve">F. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ben Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 453, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.01.030⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 456, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259353v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio potential energy surfaces for the study of rotationally inelastic CH + H collisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Jaidane</w:t>
+                <w:t xml:space="preserve">Fully Coriolis-Coupled Quantum Studies of the H + O2 (v = 0-2, j = 0,1) -&gt; OH + O Reaction on an Accurate Potential Energy Surface: Integral Cross Sections and Rate Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ben Lakhdar</w:t>
+                <w:t xml:space="preserve">Zhigang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp7098637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276451v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Coriolis-Coupled Quantum Studies of the H + O2 (v = 0-2, j = 0,1) -&gt; OH + O Reaction on an Accurate Potential Energy Surface: Integral Cross Sections and Rate Constants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamics of the H[sup +]+D[sub 2](v=0,j=0)→HD+D[sup +] reaction: A comparison between theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Hui Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estela Carmona-Novillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás González-Lezana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio Roncero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112, pp.602. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.014304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp7098637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2812555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00222094v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics of the H[sup +]+D[sub 2](v=0,j=0)→HD+D[sup +] reaction: A comparison between theory and experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of the atom-atom scattering length and symmetrization in unidimensional ultracold atom-diatom collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082924v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the atom-atom scattering length and symmetrization in unidimensional ultracold atom-diatom collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+                <w:t xml:space="preserve">Quasiclassical trajectory scattering calculations for the O + OH → H + O2 reaction: cross sections and rate constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 462, pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.07.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336904v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and integral cross sections for the H + O2 → O + OH combustion reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hua Guo</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp072904d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186011v1</w:t>
+                <w:t xml:space="preserve">hal-00908216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate constant for the OH + O → H + O2 reaction on an improved ab initio potential energy surface and implications for the interstellar oxygen problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daiqian Xie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soldan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Hutson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hua Guo</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127, pp.024304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2753484⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186022v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.50701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PHYSREVA.75.050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li+Li2 ultracold collisions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko T. Cvitas</w:t>
+                <w:t xml:space="preserve">Cross sections and rate constants for the C(3P)+OH(X 2Pi)--&gt;CO(X 1Sigma+)+H(2S) reaction using a quasiclassical trajectory method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Soldán</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127 (7), pp.074302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (18), pp.184308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908216v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and dynamics in Li + Li2 ultracold collisions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cross sections and rate constants for the C + OH → CO + H reaction using a quasi-classical trajectory method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127, pp.074302. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 126, pp.184308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00185998v1</w:t>
+                <w:t xml:space="preserve">hal-00186025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections and rate constants for the C(3P)+OH(X 2Pi)--&gt;CO(X 1Sigma+)+H(2S) reaction using a quasiclassical trajectory method.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Differential and integral cross sections for the H + O2 → O + OH combustion reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiqian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.5349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp072904d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross sections and rate constants for the C + OH → CO + H reaction using a quasi-classical trajectory method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rate constant for the OH + O → H + O2 reaction on an improved ab initio potential energy surface and implications for the interstellar oxygen problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanxiu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiqian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Ying Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126, pp.184308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2731788⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 127, pp.024304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186025v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed quantum mechanical and quasiclassical trajectory study on the dynamics of the H[sup +]+H[sub 2]→H[sub 2]+H[sup +] exchange reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás González-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio Roncero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (9), pp.094314. </w:t>
@@ -11712,90 +11712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory scattering calculations for the C([sup 1]D)+H[sub 2] reaction on the second excited 1 [sup 1]A[sup ʺ] potential energy surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bañares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11836,744 +11836,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory reaction probabilities and cross sections for the S(1D)+ H2,D2,HD insertion reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Castillo</w:t>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b417368f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.033201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082978v1</w:t>
+                <w:t xml:space="preserve">hal-01082995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Li+Li2 Collisions: Bosonic and Fermionic Cases</w:t>
+                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Cvitaš</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Soldán</w:t>
+                <w:t xml:space="preserve">G. Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Hutson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. E. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.0327722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082995v1</w:t>
+                <w:t xml:space="preserve">hal-00136010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold quantum dynamics: spin-polarized K + K_2 collisions with three identical bosons or fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Quéméner</w:t>
+                <w:t xml:space="preserve">Ultracold Collisions Involving Heteronuclear Alkali Metal Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (20), pp.200402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.200402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136010v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold Collisions Involving Heteronuclear Alkali Metal Dimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pavel Soldán</w:t>
+                <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Hutson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. E. Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.200402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (3), pp.032722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.032722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082994v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold quantum dynamics: Spin-polarized K+K_{2} collisions with three identical bosons or fermions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Quéméner</w:t>
+                <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory reaction probabilities and cross sections for the S(1D)+ H2,D2,HD insertion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (4), pp.10.1039/b417368f. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b417368f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.71.032722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090005v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the insertion reaction C(1D)+ H2: A comparison of crossed molecular beam experiments with quasiclassical trajectory and quantum mechanical scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Balucani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Capozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cartechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Bobbenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12636,77 +12636,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the dynamics of Na + Na $\mathsf{_2}$ collisions on the three-body interaction at ultralow energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12765,90 +12765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory study of the C([sup 1]D)+H[sub 2] reaction dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 118 (2), pp.565-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12882,64 +12882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the reaction S(1D)+H-2 -&amp;gt; SH+H reaction: a quantitative description using an accurate quantum method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 370 (3-4), pp.371-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12979,615 +12979,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+                <w:t xml:space="preserve">Quantum Dynamics of Ultracold Na+ Na2 Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Soldán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Cvitaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Hutson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (15), pp.153201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.153201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083019v1</w:t>
+                <w:t xml:space="preserve">hal-01083008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Dynamics of Ultracold Na+ Na2 Collisions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The O([sup 1]D)+H[sub 2] reaction at 56 meV collision energy: A comparison between quantum mechanical, quasiclassical trajectory, and crossed beam results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bañares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. J. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.153201⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (24), pp.10692-10703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1478693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083008v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O([sup 1]D)+H[sub 2] reaction at 56 meV collision energy: A comparison between quantum mechanical, quasiclassical trajectory, and crossed beam results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
+                <w:t xml:space="preserve">Quantum Effects in the Differential Cross Sections for the Insertion Reaction N(D2) + H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Balucani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cartechini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Capozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Segoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1478693⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (1), pp.013201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.013201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083025v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Effects in the Differential Cross Sections for the Insertion Reaction N(D2) + H2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Capozza</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of intramultiplet transitions in collisions of C([sup 3]P) and Si([sup 3]P) with He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Segoloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piergiorgio Casavecchia</w:t>
+                <w:t xml:space="preserve">S. Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89 (1), pp.013201. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 117 (22), pp.10109-10120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.013201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1518026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083022v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the C([sup 1]D)+H[sub 2]→CH+H reaction: Global potential energy surface and quantum dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 115 (23), pp.10701-10708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13621,64 +13621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the O([sup 1]D)+H[sub 2]→OH+H insertion reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 114 (3), pp.1057-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13725,51 +13725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion and Abstraction Pathways in the Reaction O(D21)+H2→OH+H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aoiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bañares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13846,64 +13846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chaos in atom–diatom reactive collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 329 (3-4), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13943,315 +13943,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700260v1</w:t>
+                <w:t xml:space="preserve">hal-01700263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spin–orbit corrections on the F+D2 → DF+D reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum mechanical and quasiclassical trajectory study of state-to-state differential cross sections for the F+D2→DF+D reaction in the center-of-mass and laboratory frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martínez-Haya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Banares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 303 (5-6), pp.657 - 663. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (15), pp.3415 - 3427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00219-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/a902653c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700263v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum-mechanical study of the dynamics of the N(2D)+H2→NH+H reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 111 (15), pp.6665 - 6667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14285,103 +14285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine structure relaxation of aluminum by atomic argon between 30 and 300 K: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien D. Le Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rebrion-Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Canosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108 (24), pp.10319-10326. </w:t>
@@ -14419,51 +14419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transfer between Si3+ and helium at thermal and low energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bacchus-Montabonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14548,64 +14548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical study of the F + D2 → DF + D reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 287 (3-4), pp.270 - 274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14651,51 +14651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembles de module maximum des domaines rigides de C2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 225 (2), pp.295-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14741,51 +14741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of O2+ ions by electron capture from atomic hydrogen in photo-ionized nebulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 302, pp.931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14836,203 +14836,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H + + HD → D + + H 2 reaction for the primordial universe chemistry</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature $\mathrm{H}^+ + \mathrm{HD} \to \mathrm{D}^+ + \mathrm{H}_2$ reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116081v1</w:t>
+                <w:t xml:space="preserve">hal-02051072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature $\mathrm{H}^+ + \mathrm{HD} \to \mathrm{D}^+ + \mathrm{H}_2$ reaction for the primordial universe chemistry</w:t>
+                <w:t xml:space="preserve">Quantum mechanical study of the high-temperature H + + HD → D + + H 2 reaction for the primordial universe chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051072v1</w:t>
+                <w:t xml:space="preserve">hal-02116081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15063,64 +15063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics study of rate constant for a reactive collision of astrophysical interest : the D$^+$ + H$_2$ reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gonzalez Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du PCMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15283,64 +15283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10th Journées Francophones des Jeunes Physico-Chimistes (JFJPC10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique réactionnelle : sensibilité aux surfaces d'énergie potentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15365,51 +15365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold reactive scattering: problems and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15434,77 +15434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical dynamical study of radical-radical reactions of atmospheric and astrophysical interest: OH+atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on free radicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Savonlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15542,64 +15542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes (JFJPC10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique réactionnelle : sensibilité aux surfaces d'énergie potentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15637,51 +15637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O + OH –&amp;gt; H + O2 : A key reaction for interstellar chemistry. New theoretical results and comparison with experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SF2A (Société Française d'Astronomie et d'Astrophysique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15719,51 +15719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical and quasi-classical trajectory scattering calculations for the OH + O → H + O2 reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IUPAC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15788,103 +15788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent wave packet and quasiclassical trajectory study of the C + OH –&amp;gt; CO + H reaction at the state-to-state level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Banares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Quantum Reactive Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15903,204 +15903,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Universe: an International Meeting on Physics and Chemistry in the ISM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+                <w:t xml:space="preserve">39th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the C + OH and O + OH reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498334v1</w:t>
+                <w:t xml:space="preserve">hal-00498332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de réactions en phase gazeuse d'intérêt astrophysique : application à O + OH → H + O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jorfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Halvick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMO-JSM 2008, colloque de la division de Physique Atomique, Moléculaire et Optique de la S.F.P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16119,437 +16093,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">39th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
+                <w:t xml:space="preserve">The Molecular Universe: an International Meeting on Physics and Chemistry in the ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jorfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Honvault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+                <w:t xml:space="preserve">P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, State College, United States</w:t>
+              <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the C + OH and O + OH reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498332v1</w:t>
+                <w:t xml:space="preserve">hal-00498334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the O + OH -&amp;gt; H + O2 and C + OH -&amp;gt; CO + H reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+                <w:t xml:space="preserve">38th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Honvault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France. pp.118</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908576v1</w:t>
+                <w:t xml:space="preserve">hal-00498432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Conference on Molecular Energy Transfert (COMET XX)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical determination of cross sections and rate constants for the O + OH -&amp;gt; H + O2 and C + OH -&amp;gt; CO + H reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bussery-Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halvick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498442v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">38th annual meeting of the Division of Atomic, Molecular, and Optical Physics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">International Conference on Molecular Energy Transfert (COMET XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultracold collisions between atoms and molecules in high vibrational states:effect of the atom-atom scattering length</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498432v1</w:t>
+                <w:t xml:space="preserve">hal-00498442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16580,64 +16580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dynamics study of the D$^+$ + H$_2$ reaction at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Scribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gonzalez-Lezana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quantum Reactive Scattering (XII th). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laurent Bonnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
@@ -16666,77 +16666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXI Dynamics of Molecular Collisions Meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Erwan Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultracold collisions between Li atoms and Li2 diatoms in high vibrational states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16806,51 +16806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and double electron capture in boron collision systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bacchus-Montabonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Quantum Systems in Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.133-142, 2000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17065,51 +17065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036279v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252876" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Korutla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Pandey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2024.141451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopala Rao Tammineni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138648" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Privat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kochanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyuterev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01926296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Goswami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90424-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1438676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahapatra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1296195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b07547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026257" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajagopala Rao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919860" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Kerkeni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08638" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08163" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.943470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Bouchrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaidane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501446y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504757g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816638" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scribano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113377" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159252v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309764g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBHRB3S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02538k" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.534739" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Defazio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo C. Petrongolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202879n" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749089v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465724v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jorfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02538K" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016328" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Defazio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petrongolo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633240" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908963k" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503502" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159296v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689797171535" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defazio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamallo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akpinar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoecklin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1037377" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370862v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811237z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargueno" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3128537" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388898v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125956" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903829a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-161WWD77-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455498v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274226" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419950v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrongolo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3226573" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Halvick" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWPMF6V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3218843" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429783v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907865a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336909v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.07.069" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59JBF2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259353v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Ying Lin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.01.030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFRXM1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVPHBLGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Sun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hui Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7098637" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B52XRQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186011v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiqian Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072904d" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZTGZ3B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxiu Xu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753484" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908268v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731788" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186025v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccarroll" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00331-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSF5KJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00004614" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4HFNQSQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159292v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497612v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497629v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497620v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498334v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46950-2_8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDKW83WQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Honvault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Honvault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Tak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Korutla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Kumar Pandey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2024.141451" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189780v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lepers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammineni Rajagopala Rao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.3c04074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopala Rao Tammineni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2021.138648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3146" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;groire Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Honvault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Stoecklin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kochanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tyuterev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053469" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01926296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kochanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tyuterev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00661" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1438676" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121850v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Goswami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayakrushna Sahoo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90424-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halvick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoecklin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ep&#233;e Ep&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx892" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahapatra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2017.1296195" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.09.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2017.08.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b07547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rajagopala Rao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919860" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofran Werfelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Halvick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthe&#239;na Kerkeni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931103" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanta Mahapatra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159196v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wakelam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Herbst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pavone" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/217/2/20" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159176v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b08163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5026257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Gonz&#225;lez-Lezana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.943470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Bouchrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jorfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Abdallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaidane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144235X.2014.897443" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Scribano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501446y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159209v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504757g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793395" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lesaffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanchet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309764g" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159235v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scribano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4113377" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801244v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3124549" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816638" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4758791" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bussery-Honvault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2011.12.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBHRB3S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.109903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wakelam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herbst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Loison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. M. Smith" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chandrasekaran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/1/21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roncero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728329v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bulut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2010.534739" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.023201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo P. Defazio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Bussery-Honvault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo C. Petrongolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202879n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jorfi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02538K" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Jorfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Defazio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Petrongolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21232J" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465731v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hincelin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilloteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016328" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465703v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Bulut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Roncero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3633240" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ba&#241;ares" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587021v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680431v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Daranlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjian C. Xie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213789" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465709v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680480v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez-Lezana" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pagani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp21232j" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02538k" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagani L." TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473136v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Defazio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gamallo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akpinar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Druetta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002689797171535" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoecklin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larr&#233;garay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1037377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Banares" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908963k" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556966v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3503502" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Balucani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Casavecchia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Aoiz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268970903476696" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455498v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Lin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274226" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Jambrina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Aoiz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3183538" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125956" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903829a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-161WWD77-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargueno" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3128537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gonzalez Lezana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G Jambrina" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Javier Aoiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrongolo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3226573" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370867v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Halvick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.02.029" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TWPMF6V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3218843" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907865a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370862v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp811237z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Ying Lin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Guo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.01.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWFRXM1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276451v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Najar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ben Lakhdar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVPHBLGL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222094v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Sun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hui Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7098637" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B52XRQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Carmona-Novillo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2812555" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Erwan Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336909v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.07.069" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59JBF2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko T. Cvitas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Hutson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752162" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185998v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soldan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hutson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.75.050701" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2731788" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186025v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiqian Xie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp072904d" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3ZTGZ3B9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186022v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxiu Xu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753484" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082947v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336224" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2187007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082995v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Cvita&#353;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hutson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.033201" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Potter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.200402" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soldan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.032722" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Castillo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417368f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7QP0D2GH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083013v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Capozza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cartechini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bobbenkamp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b409327e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ND83N1D2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083023v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2004-00078-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDQ97CN9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083018v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1527014" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083021v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00132-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M7QS9N0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083008v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.153201" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083025v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. J. Herrero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez-Haya" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1478693" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083022v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Segoloni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.013201" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083019v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D. Le Picard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laub&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1518026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1417501" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083027v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1338973" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aoiz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castillo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Denzer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.1729" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083720v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(00)01024-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MBMZMDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700263v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00219-5" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH1J7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aoiz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902653c" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17F3E45525616E4B1B3C2B1C184980350EEEA912/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160569v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475342" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mccarroll" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00331-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSF5KJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700256v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(98)00181-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPVHDSK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00004614" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4HFNQSQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159292v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051072v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159300v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497612v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497626v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497629v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497620v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497633v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498332v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498308v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498334v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498432v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908576v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498442v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160368v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498428v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159310v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bacchus-Montabonel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-46950-2_8" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NDKW83WQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>