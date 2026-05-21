--- v0 (2026-04-06)
+++ v1 (2026-05-21)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pascal-hot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=98Ck9-cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,1003 +152,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Cognitive‐Motor Dual‐Task Training on Sustained Attention Performance and Neuromuscular Fatigue During Incremental Cycling in Trained Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.70178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The threat of an embodied virtual belly affects gastric feelings depending on somatic, interoceptive and alexithymic characteristics of healthy women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.38785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-22694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Incremental Cycling Cognitive‐Motor Dual‐Task Test to Assess Simultaneous Sustained Attention and Neuromuscular Fatigue in Trained Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hayes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.70122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional scene remembering: A combination of disturbing and facilitating effects of emotion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbeh.2022.992242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Decision Making in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylee Ramdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (3), pp.328-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-related brain potentials to emotional images and gonadal steroid hormone levels in patients with schizophrenia and paired controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianna Mendrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amygdalar Atrophy in Early Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanica Klein-Koerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf A Heckemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylee Ramdeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Keignart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Alzheimer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (3), pp.239-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1567205011666140131123653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved and impaired emotional memory in Alzheimer's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanica Klein-Koerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1137,232 +1158,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal approaches enhance memory in Alzheimer’s patients with declining autonomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UAJC 2025 – Université d’Automne des Jeunes Chercheurs en Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Médéric Alzheimer, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal approaches enhance memory of Alzheimer’s patients with declining autonomy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Furnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephen Ramanoël; Xavier Corveleyn; Valeria Manera, Nov 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1372,379 +1393,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal approaches support Alzheimer’s patients with declining autonomy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Pharmacological International Summit (NPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal assessment of language and memory reorganization. A proof of concept in two patients with temporal lobe epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM (Organization of the human Brain Mapping) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20097.35686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déficits cognitifs consécutifs à un accident vasculaire cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémylle Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Grenoble, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1754,111 +1775,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tcherkassof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie sociale. La science des interactions humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1868,161 +1889,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When body supports brain and autonomy: Embodied encoding reduces memory deficits in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2090,51 +2111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0D3F62B"/>
+    <w:nsid w:val="A5512228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2321,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-hot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goepp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hayes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jeanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22694-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858482v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gardette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saint-Macary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.992242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylee Ramdeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Mendrek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Germain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00543" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein-Koerkamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf A Heckemann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666140131123653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Naegele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547715v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bontemps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-hot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=98Ck9-cAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goepp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hayes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70178" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Jeanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22694-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.70122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouvarel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gardette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saint-Macary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2022.992242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylee Ramdeen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Mendrek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavoie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00543" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanica Klein-Koerkamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf A Heckemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Keignart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205011666140131123653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Furnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20097.35686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mylle Thomassin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Naegele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547715v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bontemps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Dominguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>