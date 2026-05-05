--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -162,7132 +162,7456 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
+                <w:t xml:space="preserve">Patterns of microbial diversity in three aquatic ecosystems of a Caribbean island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+                <w:t xml:space="preserve">Malika René-Trouillefou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiag031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903207v1</w:t>
+                <w:t xml:space="preserve">hal-05589051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Together throughout the year: seasonal patterns of bacterial and eukaryotic microbial communities in a macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rapinski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00664-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973042v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of tyrosinase enzymes involved in the adhesive systems of mussels and tubeworms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Duthoo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mascolo</w:t>
+                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111443⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849321v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288861v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+                <w:t xml:space="preserve">Jordane Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Justine Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670291v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t>
+                <w:t xml:space="preserve">Diversity and evolution of tyrosinase enzymes involved in the adhesive systems of mussels and tubeworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+                <w:t xml:space="preserve">Emilie Duthoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+                <w:t xml:space="preserve">Jérôme Delroisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Chazal</w:t>
+                <w:t xml:space="preserve">Barbara Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Girardet</w:t>
+                <w:t xml:space="preserve">Fabien Sinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+                <w:t xml:space="preserve">Cyril Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), pp.111443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037073v1</w:t>
+                <w:t xml:space="preserve">hal-04849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986342v1</w:t>
+                <w:t xml:space="preserve">hal-04288861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal pesticide dynamics alter specific eukaryotic taxa in a coastal transition zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+                <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 866, pp.161205. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15032376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940564v1</w:t>
+                <w:t xml:space="preserve">hal-03986342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal pesticide dynamics alter specific eukaryotic taxa in a coastal transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Madon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 866, pp.161205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702812v1</w:t>
+                <w:t xml:space="preserve">hal-03940564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and chlordecone contamination and decontamination toxicokinetics in Sargassum sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Devault</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-12127-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747103v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic and chlordecone contamination and decontamination toxicokinetics in Sargassum sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (1), pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-12127-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856385v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum Differentially Shapes the Microbiota Composition and Diversity at Coastal Tide Sites and Inland Storage Sites on Caribbean Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Arsenic and chlordecone contamination and decontamination toxicokinetics in Sargassum sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701155⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-12127-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408556v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sargassum Differentially Shapes the Microbiota Composition and Diversity at Coastal Tide Sites and Inland Storage Sites on Caribbean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika René-Trouillefou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alain Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299950v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t>
+                <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080724v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Haouisée</w:t>
+                <w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika René-Trouillefou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Japaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73948-7⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968035v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum contamination and consequences for downstream uses: a review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Begarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haouisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-020-02250-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032938v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interdomain taxonomic patterns in urban street mats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Sargassum contamination and consequences for downstream uses: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marfaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.567-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-020-02250-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481152v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+                <w:t xml:space="preserve">Analysis of interdomain taxonomic patterns in urban street mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318453v1</w:t>
+                <w:t xml:space="preserve">hal-02481152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340161v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lopez</w:t>
+                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kamtcheu Ouanssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2018-424-007⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.100358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549067v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert da Silva Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.365 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2018-424-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323016v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Nanostructured Silica Structures From Marine Organisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00123⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904909v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Optical Properties of Nanostructured Silica Structures From Marine Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mcheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410790v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proteomic analyses of the dorsal and ventral parts of the Sepia officinalis cuttlebone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.08.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557239v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Development in Sepia officinalis Embryo: What the Uncommon Gene Expression Profiles Tell Us about Eye Evolution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">First proteomic analyses of the dorsal and ventral parts of the Sepia officinalis cuttlebone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585156v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye Development in Sepia officinalis Embryo: What the Uncommon Gene Expression Profiles Tell Us about Eye Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Andouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bassaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594882v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.627-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moisan</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046722⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142495v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Allen</w:t>
+                <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00627911v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Tanty</w:t>
+                <w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879344v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00627911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological studies of diatom encapsulation in silica gel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1884-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411117v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological studies of diatom encapsulation in silica gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1884-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04312821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic-scale quantitative analysis of yeast pre-mRNA splicing: Implications for splice-site recognition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s135583829999091x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857663v1</w:t>
+                <w:t xml:space="preserve">hal-04312821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal half of RNase E, which organizes the Escherichia coli degradosome, participates in mRNA degradation but not rRNA processing in vivo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Dreyfus</w:t>
+                <w:t xml:space="preserve">Genomic-scale quantitative analysis of yeast pre-mRNA splicing: Implications for splice-site recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01465.x⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (9), pp.1135-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s135583829999091x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857658v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation inhibitors stabilize Escherichia coli mRNAs independently of ribosome protection</w:t>
+                <w:t xml:space="preserve">The C-terminal half of RNase E, which organizes the Escherichia coli degradosome, participates in mRNA degradation but not rRNA processing in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.95.11.6067⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (1), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01465.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857653v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTP concentration effects on initial transcription by T7 RNAP indicate that translocation occurs through passive sliding and reveal that divergent promoters have distinct NTP concentration requirements for productive initiation 1 1Edited by R. Ebright</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation inhibitors stabilize Escherichia coli mRNAs independently of ribosome protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Yarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.1988⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (11), pp.6067-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.11.6067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03857638v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism of inhibition of phage T7 RNA polymerase by lac repressor 1 1Edited by R. Ebright</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NTP concentration effects on initial transcription by T7 RNAP indicate that translocation occurs through passive sliding and reveal that divergent promoters have distinct NTP concentration requirements for productive initiation 1 1Edited by R. Ebright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sousa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 276 (5), pp.861-875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1576⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 281 (5), pp.777-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1998.1988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857634v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low processivity of T7 RNA polymerase over the initially transcribed sequence can limit productive initiation in vivo</w:t>
+                <w:t xml:space="preserve">On the mechanism of inhibition of phage T7 RNA polymerase by lac repressor 1 1Edited by R. Ebright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 269 (1), pp.41-51. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 276 (5), pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857632v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lacZ mRNA can be stabilised by the T7 late mRNA leader in E coli</w:t>
+                <w:t xml:space="preserve">The low processivity of T7 RNA polymerase over the initially transcribed sequence can limit productive initiation in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 269 (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84747-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857623v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The lacZ mRNA can be stabilised by the T7 late mRNA leader in E coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 78 (6), pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84747-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The use of a tRNA as a transcriptional reporter: the T7 late promoter is extremely efficient in Escherichia coli but its transcripts are poorly expressed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 22 (7), pp.1186-1193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/22.7.1186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM' Review and projects - 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences socio-environnementales des usages agricoles et des sargasses aux Antilles : un regard sur le monde infime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée de clôture de la semaine Ecologie Environnement Biodiversité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie et Environnement, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525250v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EVOLUM - EVOLUtion des représentations et perception du changement des Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Slaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Oyapock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Oyapock; UAR LEEISA, Dec 2024, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638029v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educ'OHM Mangroves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pardo</w:t>
+                <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Littoral caraïbe 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716452v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789658v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Educ'OHM Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Littoral caraïbe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Littoral caraïbe; LabEx DRIIHM; CNRS; Université des Antilles, Mar 2022, Pointe à Pitre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-d9d732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353044v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des écosystèmes guadeloupéens au trafic maritime</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Burner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613799v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la conflictualité sociale à la controverse environnementale. Les mutations récentes des relations port-territoire à Pointe-à-Pitre (2004-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devport 3 - Ports, transport maritime et développement régional. Globalisation, jeux d'échelles et environnements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180759v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port and ecology: differential representation and research efforts across regions in the Americas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Exposition des écosystèmes guadeloupéens au trafic maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620201v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la conflictualité sociale à la controverse environnementale. Les mutations récentes des relations port-territoire à Pointe-à-Pitre (2004-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">Devport 3 - Ports, transport maritime et développement régional. Globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre, Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637051v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERAUDE : Ecologie Microbienne des Eaux uRbaines et mArines de Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Port and ecology: differential representation and research efforts across regions in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636966v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global shipping and local governance : the case of Guadeloupe Port Caraïbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">L'ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621509v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EMERAUDE : Ecologie Microbienne des Eaux uRbaines et mArines de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global shipping and local governance : the case of Guadeloupe Port Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hommes-Milieux : Port Caraïbes, Guadeloupe, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7297,668 +7621,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep dive into the Surface MicroLayer (SML) of Brest harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentin Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Océan et Mers au CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR One Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural uses, continental inputs and temporal dynamics of eukaryotic taxa in a marine critical transition zone of the Petit Cul-de-Sac Marin (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-390cde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial micro-organisms for corals (BMC) health investigation within Porites astreoides dominant caribbean coral reef species microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Goindin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Berteaux-Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7968,180 +8292,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer le fonctionnement d’une interface de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de techno-écologie. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.67-75, 2024, 978-2-7592-3813-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les impacts des sargasses, ces envahisseurs de l'Atlantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8161,598 +8485,686 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prazuck Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l'océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université/Presses, pp.136-140, 2022, Sorbonne essais, 979-10-231-0734-D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans la rue, vivre sans être vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
+              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039740v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
+              <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134362v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic Silica Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joël Dyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.955-967, 2021, 978-1-118-79949-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118801017.ch8.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Webinaire de présentation de l'IR TRESSE aux équipes de recherche des Observatoires Hommes-Milieux (OHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caribbean Coast Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8762,161 +9174,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8984,51 +9396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76339ED4"/>
+    <w:nsid w:val="42FAFCAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9215,51 +9627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-jean-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9914-4252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16826692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duthoo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delroisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maldonado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mascolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111443" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baylet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12127-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alain Devault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701155" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02250-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02481152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14933" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.08.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00613" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gautier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1884-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGCDC0QV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583829999091x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Joyce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01465.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yarchuk" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.11.6067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guajardo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.1988" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V1ZVH02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillerez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1576" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3FNDMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XTDRSFP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857623v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84747-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54GF942S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857620v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.7.1186" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636966v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425452v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Loreto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859782v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856453v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857578v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch8.1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-jean-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9914-4252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16826692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duthoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delroisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maldonado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mascolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baylet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12127-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alain Devault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02250-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02481152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.08.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00613" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411117v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1884-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGCDC0QV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583829999091x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Joyce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01465.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yarchuk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.11.6067" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guajardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.1988" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V1ZVH02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillerez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1576" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3FNDMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857632v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XTDRSFP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84747-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54GF942S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857620v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.7.1186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Duclay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Slaouti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638029v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425452v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Loreto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch8.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>