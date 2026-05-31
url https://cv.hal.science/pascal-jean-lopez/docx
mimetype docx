--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -443,1047 +443,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
+                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rapinski</w:t>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Raymond</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Davy</w:t>
+                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197539v1</w:t>
+                <w:t xml:space="preserve">hal-04973042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between dietary diversity and self-rated health in a transverse study of four local food systems (French Guiana, Guadeloupe, Portugal and Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent organic pollutants in food systems: A comparative study across four contrasting socio-ecosystems: Portugal, Senegal, French Guiana, and Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie El Deghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rapinski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.823. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493 (2), pp.145766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21872-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.145766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973042v1</w:t>
+                <w:t xml:space="preserve">hal-05197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
+                <w:t xml:space="preserve">Diversity and evolution of tyrosinase enzymes involved in the adhesive systems of mussels and tubeworms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Emilie Duthoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Jérôme Delroisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+                <w:t xml:space="preserve">Barbara Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Fabien Sinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+                <w:t xml:space="preserve">Cyril Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (12), pp.111443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670291v1</w:t>
+                <w:t xml:space="preserve">hal-04849321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-04288861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+                <w:t xml:space="preserve">Justine Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of tyrosinase enzymes involved in the adhesive systems of mussels and tubeworms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’emprise à l’empreinte : cartographier la donnée AIS pour qualifier l’occupation de l’espace maritime caribéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Duthoo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mascolo</w:t>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111443⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cartographie, imagerie, SIG, 1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/123ic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide upsurge, cross-contamination and biodiversity: case studies from the Caribbean Coast Human-Environment Observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (S3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288861v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Food Systems under Global Influence: The Case of Food, Health and Environment in Five Socio-Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Rapinski</w:t>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thora Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.2376. </w:t>
@@ -1534,51 +1534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal pesticide dynamics alter specific eukaryotic taxa in a coastal transition zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1664,51 +1664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,4104 +1885,3974 @@
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-12127-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747103v1</w:t>
+                <w:t xml:space="preserve">hal-03856385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and chlordecone contamination and decontamination toxicokinetics in Sargassum sp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">Sargassum Differentially Shapes the Microbiota Composition and Diversity at Coastal Tide Sites and Inland Storage Sites on Caribbean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika René-Trouillefou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alain Devault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-12127-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856385v1</w:t>
+                <w:t xml:space="preserve">hal-03408556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sargassum Differentially Shapes the Microbiota Composition and Diversity at Coastal Tide Sites and Inland Storage Sites on Caribbean Islands</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Coché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408556v1</w:t>
+                <w:t xml:space="preserve">hal-03299950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Foulquier</w:t>
+                <w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika René-Trouillefou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Japaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03299950v1</w:t>
+                <w:t xml:space="preserve">hal-03080724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular physiological behavior of the scleractinian coral Porites astreoides in the dark phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolande Bouchon-Navaro</w:t>
+                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Begarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haouisée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73948-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-020-02023-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080724v1</w:t>
+                <w:t xml:space="preserve">hal-02968035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epilithic river biofilm as a new lead to perform pollution bioassessments in overseas territories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of interdomain taxonomic patterns in urban street mats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73948-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02968035v1</w:t>
+                <w:t xml:space="preserve">hal-02481152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sargassum contamination and consequences for downstream uses: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marfaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (1), pp.567-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-020-02250-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interdomain taxonomic patterns in urban street mats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (158), pp.20190175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481152v1</w:t>
+                <w:t xml:space="preserve">hal-02318453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional structural evolution of the cuttlefish Sepia officinalis shell from embryo to adult 6 stages</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cherkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kamtcheu Ouanssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.100358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2019.0175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318453v1</w:t>
+                <w:t xml:space="preserve">hal-02340161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diatoms by holotomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.316-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2019.100358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340161v1</w:t>
+                <w:t xml:space="preserve">hal-02323016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Mortillaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.365 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2018-424-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761460v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity on epilithic diatom consumption for two tropical sympatric gobies: Sicydium punctatum Perugia, 1986 and Sicydium plumieri (Bloch, 1786)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert da Silva Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2018-424-007⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549067v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesive gland transcriptomics uncovers a diversity of genes involved in glue formation in marine tube-building polychaetes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical Properties of Nanostructured Silica Structures From Marine Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mcheik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.03.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323016v1</w:t>
+                <w:t xml:space="preserve">hal-01904909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Nanostructured Silica Structures From Marine Organisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthier</w:t>
+                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), pp.1337-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904909v1</w:t>
+                <w:t xml:space="preserve">hal-02410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual Phytoplankton Primary Production Estimation in a Temperate Estuary by Coupling PAM and Carbon Incorporation Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Duvernois-Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.909-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12237-018-0369-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410790v1</w:t>
+                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological adjustments and transcriptome reprogramming are involved in the acclimation to salinity gradients in diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gildas Le Corguillé</w:t>
+                <w:t xml:space="preserve">First proteomic analyses of the dorsal and ventral parts of the Sepia officinalis cuttlebone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Pabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02283645v1</w:t>
+                <w:t xml:space="preserve">hal-02557239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First proteomic analyses of the dorsal and ventral parts of the Sepia officinalis cuttlebone</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Eye Development in Sepia officinalis Embryo: What the Uncommon Gene Expression Profiles Tell Us about Eye Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Andouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bassaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud-Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.08.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557239v1</w:t>
+                <w:t xml:space="preserve">hal-01585156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Development in Sepia officinalis Embryo: What the Uncommon Gene Expression Profiles Tell Us about Eye Evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.627-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585156v1</w:t>
+                <w:t xml:space="preserve">hal-01594882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gautier</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594882v1</w:t>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+                <w:t xml:space="preserve">hal-02142495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Analyses Reveal the pH-Dependence of Silicon Biomineralization in Diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Moisan</w:t>
+                <w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina M Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142495v1</w:t>
+                <w:t xml:space="preserve">inserm-00627911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Allen</w:t>
+                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sapriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Tanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00627911v1</w:t>
+                <w:t xml:space="preserve">hal-02879344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide transcriptome analyses of silicon metabolism in Phaeodactylum tricornutum reveal the multilevel regulation of silicic acid transporters.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological studies of diatom encapsulation in silica gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Livage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1884-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879344v1</w:t>
+                <w:t xml:space="preserve">hal-00411117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological studies of diatom encapsulation in silica gel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1884-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00411117v1</w:t>
+                <w:t xml:space="preserve">hal-04312821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic-scale quantitative analysis of yeast pre-mRNA splicing: Implications for splice-site recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 5 (9), pp.1135-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s135583829999091x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04312821v1</w:t>
+                <w:t xml:space="preserve">hal-03857663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic-scale quantitative analysis of yeast pre-mRNA splicing: Implications for splice-site recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Séraphin</w:t>
+                <w:t xml:space="preserve">The C-terminal half of RNase E, which organizes the Escherichia coli degradosome, participates in mRNA degradation but not rRNA processing in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Joyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (1), pp.188-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01465.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s135583829999091x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857663v1</w:t>
+                <w:t xml:space="preserve">hal-03857658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-terminal half of RNase E, which organizes the Escherichia coli degradosome, participates in mRNA degradation but not rRNA processing in vivo</w:t>
+                <w:t xml:space="preserve">Translation inhibitors stabilize Escherichia coli mRNAs independently of ribosome protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Yarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (11), pp.6067-6072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.11.6067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01465.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857658v1</w:t>
+                <w:t xml:space="preserve">hal-03857653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation inhibitors stabilize Escherichia coli mRNAs independently of ribosome protection</w:t>
+                <w:t xml:space="preserve">On the mechanism of inhibition of phage T7 RNA polymerase by lac repressor 1 1Edited by R. Ebright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 276 (5), pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.95.11.6067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857653v1</w:t>
+                <w:t xml:space="preserve">hal-03857634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NTP concentration effects on initial transcription by T7 RNAP indicate that translocation occurs through passive sliding and reveal that divergent promoters have distinct NTP concentration requirements for productive initiation 1 1Edited by R. Ebright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 281 (5), pp.777-792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jmbi.1998.1988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism of inhibition of phage T7 RNA polymerase by lac repressor 1 1Edited by R. Ebright</w:t>
+                <w:t xml:space="preserve">The low processivity of T7 RNA polymerase over the initially transcribed sequence can limit productive initiation in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 276 (5), pp.861-875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1576⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 269 (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03857634v1</w:t>
+                <w:t xml:space="preserve">hal-03857632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The low processivity of T7 RNA polymerase over the initially transcribed sequence can limit productive initiation in vivo</w:t>
+                <w:t xml:space="preserve">The lacZ mRNA can be stabilised by the T7 late mRNA leader in E coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jmbi.1997.1039⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 78 (6), pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(96)84747-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03857632v1</w:t>
+                <w:t xml:space="preserve">hal-03857623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lacZ mRNA can be stabilised by the T7 late mRNA leader in E coli</w:t>
-[...93 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">The use of a tRNA as a transcriptional reporter: the T7 late promoter is extremely efficient in Escherichia coli but its transcripts are poorly expressed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 22 (7), pp.1186-1193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/22.7.1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5992,1626 +5862,1626 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM' Review and projects - 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ferreira da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+                <w:t xml:space="preserve">Najat Bhiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EVOLUM - EVOLUtion des représentations et perception du changement des Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Slaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Oyapock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OHM Oyapock; UAR LEEISA, Dec 2024, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621430v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences socio-environnementales des usages agricoles et des sargasses aux Antilles : un regard sur le monde infime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Duclay</w:t>
+                <w:t xml:space="preserve">Le fait portuaire, un fait sociétal : une trajectoire guadeloupéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de clôture de la semaine Ecologie Environnement Biodiversité 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Ecologie et Environnement, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587453v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUM - EVOLUtion des représentations et perception du changement des Mangroves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences socio-environnementales des usages agricoles et des sargasses aux Antilles : un regard sur le monde infime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Slaouti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edwige Duclay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Oyapock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OHM Oyapock; UAR LEEISA, Dec 2024, Cayenne, France</w:t>
+              <w:t xml:space="preserve">Journée de clôture de la semaine Ecologie Environnement Biodiversité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Ecologie et Environnement, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587184v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educ'OHM Mangroves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Lambourdiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l'OHM Littoral caraïbe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral caraïbe; LabEx DRIIHM; CNRS; Université des Antilles, Mar 2022, Pointe à Pitre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-d9d732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mangroves in Guadeloupe: a suspended ecosystem under anthropic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Fred Burner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Burner</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Sébastien Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-41d8b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Coché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des écosystèmes guadeloupéens au trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conflictualité sociale à la controverse environnementale. Les mutations récentes des relations port-territoire à Pointe-à-Pitre (2004-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport 3 - Ports, transport maritime et développement régional. Globalisation, jeux d'échelles et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre, Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port and ecology: differential representation and research efforts across regions in the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADN ancien un marqueur de l’évolution de la biodiversité sur le long-terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMERAUDE : Ecologie Microbienne des Eaux uRbaines et mArines de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global shipping and local governance : the case of Guadeloupe Port Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hommes-Milieux : Port Caraïbes, Guadeloupe, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7621,462 +7491,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep dive into the Surface MicroLayer (SML) of Brest harbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentin Deniau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Océan et Mers au CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires Hommes-Milieux et le LabEx DRIIHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+                <w:t xml:space="preserve">Dominique Badariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Badariotti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR One Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-821985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural uses, continental inputs and temporal dynamics of eukaryotic taxa in a marine critical transition zone of the Petit Cul-de-Sac Marin (Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,195 +7964,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-390cde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial micro-organisms for corals (BMC) health investigation within Porites astreoides dominant caribbean coral reef species microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Goindin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Goindin</w:t>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+                <w:t xml:space="preserve">Laetitia Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Berteaux-Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8292,180 +8162,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérer le fonctionnement d’une interface de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de techno-écologie. Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.67-75, 2024, 978-2-7592-3813-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les impacts des sargasses, ces envahisseurs de l'Atlantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8485,491 +8355,491 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prazuck Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l'océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université/Presses, pp.136-140, 2022, Sorbonne essais, 979-10-231-0734-D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans la rue, vivre sans être vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Caribbean Coastal Human-Environment Observatory and the TRAFIC scientific program, a participatory research device on the port fact in Guadeloupe archipelago (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinámicas portuarias en el caribe y américa latina. Ports in transition to face global challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.703-718, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire Hommes-Milieux Littoral Caraïbe, un dispositif de recherche participative sur le fait portuaire en Guadeloupe (Antilles françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Montouroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation SEFACIL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques portuaires dans les Caraïbes et en Amérique latine. Transitions portuaires face aux défis globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS (Editions Management &amp; Société)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-154, 2021, Les Océanides, 978-2-37687-428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic Silica Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Richet; Reinhard Conradt; Akira Takada; Joël Dyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.955-967, 2021, 978-1-118-79949-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118801017.ch8.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8979,192 +8849,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire de présentation de l'IR TRESSE aux équipes de recherche des Observatoires Hommes-Milieux (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribbean Coast Human-Environment Observatory (OHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jean Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9174,161 +9044,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire sur les systèmes alimentaires en deux volets : étique et émique (projet &amp;quot;Systèmes Alimentaires Sous Influence&amp;quot; SASI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laine Chanteloup</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9396,51 +9266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42FAFCAB"/>
+    <w:nsid w:val="3F46E931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9627,51 +9497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-jean-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9914-4252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16826692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duthoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delroisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maldonado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sinot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mascolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baylet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12127-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856385v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alain Devault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02250-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02481152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14933" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557239v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.08.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00613" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411117v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gautier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1884-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGCDC0QV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583829999091x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Joyce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01465.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yarchuk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.11.6067" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857638v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guajardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.1988" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V1ZVH02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857634v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillerez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1576" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3FNDMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857632v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XTDRSFP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84747-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54GF942S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857620v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.7.1186" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Duclay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587184v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Slaouti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638029v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620201v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637051v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636966v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425452v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Loreto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch8.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586424v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-jean-lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9914-4252" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16826692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ren&#233;-Trouillefou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00664-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rapinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21872-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie El Deghel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.145766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duthoo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delroisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Maldonado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mascolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111443" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Herrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baylet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12127-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alain Devault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701155" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bouchon-Navaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-020-02023-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Louren&#231;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Begarin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haouis&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73948-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02481152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14933" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02250-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318453v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Pabic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Luquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud-Ponticelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0175" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherkas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kamtcheu Ouanssi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2019.100358" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.03.037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Mortillaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-424-007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mcheik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Schapira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0369-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02283645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bussard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Corguill&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13398" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Marie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Percot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.08.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Andouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bassaglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00613" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Quinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046722" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879344v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tanty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007458" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gautier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ponton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1884-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DGCDC0QV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s135583829999091x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Joyce" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01465.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Yarchuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.11.6067" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillerez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sousa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1576" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3FNDMK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857638v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guajardo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1998.1988" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V1ZVH02-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.1997.1039" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XTDRSFP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857623v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(96)84747-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54GF942S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857620v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/22.7.1186" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferreira da Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587184v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Slaouti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05587453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Duclay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638029v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdiere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-d9d732" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Burner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-41d8b9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613799v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180759v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620201v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637051v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621509v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618600v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913757v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Deniau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161469v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Badariotti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-821985" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754597v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-390cde" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Goindin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hedouin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Loreto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859782v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Montouroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://devweb.sefacil.com/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/literaturesecond/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857578v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118801017.ch8.1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05586424v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421619v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>